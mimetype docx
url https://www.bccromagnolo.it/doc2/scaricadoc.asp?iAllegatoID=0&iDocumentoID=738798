--- v0 (2025-10-18)
+++ v1 (2026-07-16)
@@ -1,11844 +1,16558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3208E7F4" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="005A71C6" w:rsidRDefault="00AA4FA2" w:rsidP="000E4257">
-[...188 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="7087"/>
+        <w:gridCol w:w="986"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D42248" w14:paraId="59FB31D9" w14:textId="77777777" w:rsidTr="00312B16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B40D55" w14:textId="77777777" w:rsidR="00D42248" w:rsidRPr="00256AE8" w:rsidRDefault="00D42248" w:rsidP="00312B16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6D6AC2" w14:textId="77777777" w:rsidR="00D42248" w:rsidRDefault="00D42248" w:rsidP="00312B16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42248">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MODULO DI DISCONOSCIMENTO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4DDE72" w14:textId="7BEC25A7" w:rsidR="00D42248" w:rsidRDefault="00D42248" w:rsidP="00312B16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42248">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OPERAZIONI DI PAGAMENTO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28943D2A" w14:textId="23980802" w:rsidR="00D42248" w:rsidRPr="00256AE8" w:rsidRDefault="00D42248" w:rsidP="00312B16">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00256AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d. 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30A04A3A" w14:textId="77777777" w:rsidR="00D42248" w:rsidRDefault="00D42248" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F011B8B" w14:textId="0D527D5E" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il seguente Modulo è utilizzabile per permettere ai Clienti (Consumatori e Non Consumatori) di comunicare alla Banca il disconoscimento di operazioni di pagamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>non autorizzate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>non correttamente eseguite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, intervenute sui propri rapporti di Conto Corrente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088A55DA" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-    <w:p w14:paraId="7FF4CFF3" w14:textId="21BA0DDB" w:rsidR="000E4257" w:rsidRPr="001B421B" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operazioni di pagamento che possono essere indicate nel seguente Modulo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, rientranti nell’ambito normativo nazionale dei “servizi di pagamento”, ai sensi del Decreto Legislativo N. 11 del 27 gennaio 2010 e successive modificazioni,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sono:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0C4212" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bonifici eseguiti su tutti i canali dispositivi messi a disposizione dalla Banca: Sportello, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”, CSA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Casse Self Assistite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/o ATM Evoluti (Sistemi di Automazione)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774F7704" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1208" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bonifici SEPA (Area SEPA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E95C36C" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1565" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000374D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bonifico SEPA (SCT - SEPA CREDIT TRANSFER) e bonifico transfrontaliero in ambito UE/Spazio Economico Europeo (Norvegia, Islanda, Liechtenstein) in euro, corone svedesi o lei rumeni ai sensi del Regolamento UE 2021/1230</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1276E087" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000374D8" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1565" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000374D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bonifico SEPA non rientranti nell'ambito di applicazione del Regolamento UE 2021/1230</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759049CC" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B817B3" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1565" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B817B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEPA Instant Payment (SCT INST - </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00501D5D">
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00B817B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Bonifici</w:t>
+        <w:t>bonifico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00501D5D">
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00B817B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>/SCT “</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00501D5D">
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00B817B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Sepa</w:t>
+        <w:t>istantaneo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00501D5D">
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00B817B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Credit Transfers”/SCT Inst “</w:t>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6BFE23" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1565" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bonifico estero in ambito UE/Spazio Economico Europeo (Norvegia, Islanda e Liechtenstein) in divisa di Stato membro dell'Unione Europea/Spazio Economico Europeo (Norvegia, Islanda e Liechtenstein) non appartenente all'unione monetaria ai sensi del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00501D5D">
-[...11 lines deleted...]
-        <w:t>Sepa</w:t>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00501D5D">
-[...14 lines deleted...]
-    <w:p w14:paraId="79B24573" w14:textId="77777777" w:rsidR="001B421B" w:rsidRPr="001B421B" w:rsidRDefault="001B421B" w:rsidP="001B421B">
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39015543" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="6DDA8AAC" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00717FBB" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1565" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bonifici Urgenti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0330CF4C" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bonifici extra SEPA (Area extra SEPA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028D55EE" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D42248" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03262B3D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Addebiti diretti/SDD “Sepa Direct </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addebiti Diretti Passivi - SDD “Sepa Direct </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005243ED">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Debits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005243ED">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43792EF7" w14:textId="4890AD9A" w:rsidR="000E4257" w:rsidRPr="001B421B" w:rsidRDefault="000E4257" w:rsidP="001B421B">
+        <w:t>” (Core e B2B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697EA85F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
-        <w:autoSpaceDE w:val="0"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nota Bene</w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Il presente Modulo può essere utilizzato per segnalare le casistiche di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mancata autorizzazione di addebiti diretti/SDD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717FBB">
-[...11 lines deleted...]
-    <w:p w14:paraId="1B0BA40E" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ovvero le circostanze in cui il Cliente non abbia prestato consenso, tramite approvazione specifica apposta su un mandato di pagamento, a procedere alla canalizzazione sul proprio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orrente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03173">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Conto di Pagamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di operazioni di pagamento disposte dal beneficiario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0E3DBF" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
-        <w:autoSpaceDE w:val="0"/>
-[...32 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tale Modulo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non dovrà </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pertanto essere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizzato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per chiedere il rimborso delle singole operazioni derivanti da addebiti diretti/SDD per i quali il Cliente ha formalmente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rilasciato autorizzazione all’addebito</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717FBB">
-[...33 lines deleted...]
-    <w:p w14:paraId="28A17D43" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00C24B68" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tramite l’accettazione di un mandato di pagamento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C639E2E" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
-        <w:autoSpaceDE w:val="0"/>
-[...33 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laddove il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>rivesta la qualifica di Consumatore</w:t>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Cliente rivesta la qualifica di Consumatore e abbia autorizzato le operazioni di addebito diretto SDD “Core”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, il Cliente ha diritto di richiedere il rimborso dei singoli addebiti entro </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> settimane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e</w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t>dalla loro data di esecuzione</w:t>
       </w:r>
-      <w:r w:rsidRPr="00717FBB">
-[...39 lines deleted...]
-    <w:p w14:paraId="379C1A10" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00717FBB" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attraverso la presentazione di una specifica richiesta scritta con cui chiede alla Banca il rimborso per operazioni autorizzate di addebito diretto (SDD “Core”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B823BB" w14:textId="76C2DC66" w:rsidR="00D42248" w:rsidRDefault="00D42248" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273F6852" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prelievi di contante su conto corrente/di pagamento, effettuati al di fuori dei Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, Maestro/MasterCard, </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prelievi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Versamenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di contante su </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Conto Corrente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, eseguiti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4691CBC9" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>allo Sportello;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6243A81F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00651A84" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tramite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CSA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Casse Self Assistite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/o ATM Evoluti (Sistemi di Automazione), al di fuori dei Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, MasterCard, VISA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58959FC0" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nota Bene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le operazioni di prelievo di contante tramite CSA e ATM Evoluti possono essere disposte dal cliente accedendo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai Sistemi di Automazione </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tramite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'utilizzo delle Carte di Debito emesse dall'Istituto di Moneta Elettronica </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005243ED">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00D87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Numia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S.p.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F1E7791" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A seguito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dell’accesso, il cliente può scegliere l’esecuzione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di un’operazione di prelievo in due modalità distinte:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDDE851" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prelievo attraverso i Circuiti Nazionale e/o Internazionali della carta di pagamento adoperata per l’accesso. In tale circostanza, l’operazione di prelievo agisce alla stessa stregua di un prelievo da ATM tradizionale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322641F8" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="008C3438" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>VPay</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prelievo diretto sul conto corrente, senza passaggio sui Circuiti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000014AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nazionale e/o Internazionali della carta di pagamento adoperata per l’accesso. In tale circostanza, la Carta di Debito agisce come mero strumento di riconoscimento del titolare e consentono -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867460">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a distanza e in maniera automatizzata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00867460">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'identificazione univoca e certa dell'utilizzatore a cui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Carta è intestata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A5F014" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00F76EAD" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Importante!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Per le casistiche di disconoscimento delle operazioni di prelievo di contante effettuate sui Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, MasterCard, VISA) di proprietà di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Numia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005243ED">
-[...41 lines deleted...]
-    <w:p w14:paraId="7AA09C12" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.p.A. (ex BCC Pay S.p.A.), si rimanda all’utilizzo dell’apposito “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Modulo di disconoscimento di operazioni con carta di pagamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, disponibile:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF7ED01" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00F76EAD" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
-        <w:autoSpaceDE w:val="0"/>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, Maestro/MasterCard, </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sull’area riservata del Servizio “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00717FBB">
-[...8 lines deleted...]
-        <w:t>VPay</w:t>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00717FBB">
-[...112 lines deleted...]
-        <w:t xml:space="preserve">”, disponibile sul sito internet </w:t>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, selezionando la Carta di Debito interessata dalla Sezione “Le tue carte” e cliccando su “Vai al dettaglio – Disconosci movimenti”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; oppure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4C3E79" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00F76EAD" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sul sito internet </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00717FBB">
+        <w:r w:rsidRPr="00F76EAD">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
-            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.cartabcc.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00717FBB">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F76EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> nella Sezione “Trasparenza – Altri Documenti”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E904A95" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="006F0BE2" w:rsidRDefault="000E4257" w:rsidP="000E4257">
-[...16 lines deleted...]
-    <w:p w14:paraId="008A33A3" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00717FBB" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+    <w:p w14:paraId="4E059354" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00651A84" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F1E298" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ricarica di Carte Prepagate </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CartaBCC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Tasca”, “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TascaConto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>”, “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TascaBusiness</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">” di proprietà di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">di proprietà di </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Numia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.p.A. (ex BCC Pay S.p.A.), eseguiti su tutti i canali dispositivi messi a disposizione dalla Banca: Sportello, “</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004876A2">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”, CSA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Casse Self Assistite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/o ATM Evoluti (Sistemi di Automazione)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488EBC55" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nota Bene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fattispecie attinente alla ricarica della Carta Prepagata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CartaBCC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mediante canale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">può essere valorizzata nel Modulo nelle seguenti circostanze: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DBDDED" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>il Titolare della Carta Prepagata destinataria della ricarica coincide con l’utente del Servizio “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” da cui risulta disposta l’operazione di ricarica;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDD86CB" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il Titolare della Carta Prepagata destinataria della ricarica non coincide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>con l’utente del Servizio “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da cui risulta disposta l’operazione di ricarica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C88EE57" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Importante!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nelle casistiche in cui l’operazione di accredito delle somme sia stata eseguita attraverso un’operazione di bonifico, disposta tramite Servizio “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” su Carte Prepagate con IBAN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non emesse da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Numia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004876A2">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S.p.A. (ex BCC </w:t>
+        <w:t xml:space="preserve"> S.p.A. (ex BCC Pay S.p.A.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ossia diverse dalle Carte Prepagate “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004876A2">
-[...10 lines deleted...]
-        <w:t>Pay</w:t>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TascaConto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004876A2">
-[...66 lines deleted...]
-    <w:p w14:paraId="7CFCF26B" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="004021D7" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” o “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TascaBusiness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, nella sezione “OPERAZIONI DI PAGAMENTO OGGETTO DI DISCONOSCIMENTO” del Modulo dovrà essere inserita la voce “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bonifico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” alla colonna “Tipo Operazione”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2C5C38" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D42248" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDA974E" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC523F">
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>coincide</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="0EECE152" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="004021D7" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:t xml:space="preserve">MAV e RAV Passivi, Bollettini Postali, Bollettini Freccia Passivi, Bollettini </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CBill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-PagoPA e Ricariche telefoniche eseguiti su tutti i canali dispositivi messi a disposizione dalla Banca: Sportello, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”, CSA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Casse Self Assistite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/o ATM Evoluti (Sistemi di Automazione)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EB3F57" w14:textId="7EB6FC2A" w:rsidR="00D42248" w:rsidRDefault="00D42248">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF4CE2B" w14:textId="77777777" w:rsidR="00527517" w:rsidRDefault="00527517">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685E2714" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00C03173" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Segua queste istruzioni e legga attentamente anche il Modulo riportato nelle pagine successive:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0E2A2A" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...526 lines deleted...]
-    <w:p w14:paraId="31EBD64F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00335774" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:ind w:left="732"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compili in ogni parte la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ezione </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntroduttiva con i Suoi dati identificativi e con i riferimenti del rapporto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di Conto Corrente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">su cui sono state addebitate le operazioni contestate; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D748FC8" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:ind w:left="732"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...59 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compili in ogni parte la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3999">
-[...56 lines deleted...]
-    <w:p w14:paraId="3F896480" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00335774" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ezione “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336578">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OPERAZIONI DI PAGAMENTO OGGETTO DI DISCONOSCIMENTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, avendo cura di riportare tutti i dati rilevanti sulle operazioni di pagamento segnalate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBCD5AE" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:ind w:left="732"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="14E14723" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00335774" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abbia cura di compilare la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ezione “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RIEPILOGO DEGLI EVENTI INTERCORSI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, avendo cura di esporre in modo chiaro e completo tutti gli elementi utili sui fatti intervenuti; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765E4EDF" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:ind w:left="732"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...86 lines deleted...]
-    <w:p w14:paraId="2172CBE1" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00335774" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceda ad apporre la propria “Firma” nell’apposito spazio in calce al modulo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B04B8F9" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00810121" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:ind w:left="732"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="4C043920" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00335774" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In caso di “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Operazioni di pagamento non autorizzate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” e “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4946">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Operazioni di pagamento la cui autorizzazione è intervenuta a seguito di truffe o frodi con furto di identità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lleghi al Modulo copia della denuncia presso le autorità competenti, laddove già sporta, nonché tutta la documentazione disponibile in Suo possesso relativa all’operazione di pagamento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disconosciuta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810121">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ad es., e-mail o SMS ricevuti, schermate dei siti visitati, ecc.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575353">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a Banca adotta un processo che prevede la presentazione della richiesta di disconoscimento senza obbligo di contestuale acquisizione della copia della denuncia alle Autorità competenti.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008432BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tuttavia, la denuncia alle Autorità competenti assume importanza rilevante nel processo di valutazione delle operazioni di pagamento in oggetto per cui è fortemente consigliato fare denuncia alle Autorità competenti alla prima occasione utile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F38FAF5" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:ind w:left="732"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...129 lines deleted...]
-    <w:p w14:paraId="591057EA" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trasmetta questo Modulo insieme alla documentazione richiesta tramite le seguenti modalità: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68003BF4" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1143" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consegna a mano della documentazione complessiva presso la Filiale di radicamento del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orrente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C08ED42" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:ind w:left="729"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oppure </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D82F337" w14:textId="7B719B5E" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:ind w:left="1143" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...58 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Invio di un’e-mail/PEC ai seguenti indirizzi di posta elettronica/Posta Elettronica Certificata (PEC)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della Banca</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71498">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63099D4C" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+    <w:p w14:paraId="13B950BC" w14:textId="5B373A4E" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="007A4841" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1500" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="175CA7F0" w14:textId="47D7A97D" w:rsidR="001B421B" w:rsidRPr="002964B9" w:rsidRDefault="000E4257" w:rsidP="001B421B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="007A4841">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>segreteria@bccromagnolo.it</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="475B0846" w14:textId="70C4A550" w:rsidR="00100430" w:rsidRPr="00AA6F87" w:rsidRDefault="00A75050" w:rsidP="00D42248">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1500" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...215 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00A75050">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>ccr@pec.ccromagnolo.it</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A594651" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B4572A" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:ind w:left="732"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avendo cura di utilizzare per l’invio lo stesso indirizzo di posta elettronica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Posta Elettronica Certificata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PEC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4572A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riportato nella sezione introduttiva del Modulo con i Suoi dati identificativi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEB3F96" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F30CC5" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006973CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La invitiamo a fornirci sin da subito tutta la documentazione necessaria per effettuare l’istruttoria e per consentirci di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006973CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fornirLe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006973CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un riscontro nei tempi previsti dalla normativa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3DD302" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="004C613D" w:rsidRDefault="00100430" w:rsidP="00D42248">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C613D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In caso di mancata ricezione della documentazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sopra indicata, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006973CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ovvero di quella eventualmente richiesta ad integrazione,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C613D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utile ad una puntuale evasione dell'attività istruttoria, la Banca procederà alla valutazione della richiesta sulla base delle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sole </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C613D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>evidenze documentali pervenute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD4CDB7" w14:textId="577A7146" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F02861B" w14:textId="4306EC3E" w:rsidR="00D42248" w:rsidRDefault="00D42248">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6258E79B" w14:textId="77777777" w:rsidR="003112A1" w:rsidRPr="004C613D" w:rsidRDefault="003112A1" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="0EB4FDAB" w14:textId="77777777" w:rsidTr="0015712D">
+      <w:tr w:rsidR="00100430" w:rsidRPr="00DC5113" w14:paraId="1B224B96" w14:textId="77777777" w:rsidTr="00807768">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="528CEE5B" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="7D0A27D6" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03A0F6DF" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="09A727D2" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3999">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00DC5113">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MODULO DISCONOSCIMENTO OPERAZIONI DI PAGAMENTO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512B8C5F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="6CAF4621" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="507444D7" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+    <w:p w14:paraId="42683CCC" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7D3198EE" w14:textId="120C777E" w:rsidR="001B421B" w:rsidRDefault="000E4257" w:rsidP="001B421B">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F1333B" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="673D95F9" w14:textId="72C4E489" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="001B421B">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________, il ____/____/________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47471F19" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="40AF68E5" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E80D28F" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="2457E133" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEC6714" w14:textId="77777777" w:rsidR="00D42248" w:rsidRDefault="008A0E29" w:rsidP="008A0E29">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5A672A5B" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Spett</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>abile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AB7195" w14:textId="03EAC598" w:rsidR="00D42248" w:rsidRDefault="00D42248" w:rsidP="008A0E29">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="42D0D42D" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Credito Cooperativo di Cesena e Gatteo SC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ECB7DD" w14:textId="77777777" w:rsidR="00DD2516" w:rsidRDefault="00DD2516" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="6068AA7F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C2BDDE" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEZIONE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>INTRODUTTIVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DATI ANAGRAFICI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FAA53F" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMPILAZIONE OBBLIGATORIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019285FE" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="2A61B669" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2B14BF" w14:textId="1E912E2C" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="019F9FAF" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Io sottoscritto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rStyle w:val="Rimandonotaapidipagina"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53604D8F" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="63BD9F44" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C7DB6D" w14:textId="42A51D42" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="7C93D15C" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ato a __________________________ (____)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1064AE22" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4DD3C409" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1639A32A" w14:textId="308C45F6" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="501472CC" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l ____/____/________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D97ED8A" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="3B84DAAB" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C354F6F" w14:textId="017917EF" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="72C5B4CD" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esidente in __________________________________ (___)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A45C0F" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="25B5FEC8" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6435329C" w14:textId="68808612" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="51FBFE1F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numero di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>telefono _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E369FB" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4B50BF55" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="005B136E" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inserire solo nel caso di contestazioni relative a conti intestati a enti/persone giuridiche]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E35DD3" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="73C8F213" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A659DD3" w14:textId="2D6C82D1" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="7EFBA6B4" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n qualità di legale rappresentante di _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68954F5A" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="1737457F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476460BF" w14:textId="6FDE79D0" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3E71E796" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on sede in __________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636BFE9A" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="32CE4627" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E068F5" w14:textId="4A88A930" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="2E6605C9" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>artita IVA/CF ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C277C95" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="1AF8ABAA" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00CF2263" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E34A74" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="50DE62B6" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indirizzo di posta elettronica/Posta Elettronica Certificata (PEC) _______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AC1464" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="006C6FEC" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Importante! Ogni comunicazione tra l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a Banca e il Cliente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avverrà sull’indirizzo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di posta elettronica/Posta Elettronica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F46E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F46E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(PEC)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="7E7DC4AB" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="006C6FEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fornito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502A73F1" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="39EECB2F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AECF8D" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="18F595AE" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>COMUNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585D1662" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="207BF241" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="005B136E" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:smallCaps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0630965B" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="4E096A60" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il disconoscimento delle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operazioni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di seguito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1104D1FD" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="5A42B8A5" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F8A1D8" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="4CB26EA1" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>addebitate sul rapporto di Conto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corrente N. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D658128" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="744AE469" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A18C363" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00DC5113" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="78298CBF" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>intestato a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687BDDA4" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="0092086B" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3C5CF95A" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684F4731" w14:textId="755679A4" w:rsidR="00100430" w:rsidRPr="00DD2516" w:rsidRDefault="00100430" w:rsidP="00DD2516">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="55D6D400" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>presso la Filiale di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5113">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446B0661" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E0A070" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="004B134E" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEZIONE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - OPERAZIONI DI PAGAMENTO OGGETTO DI DISCONOSCIMENTO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C77C36D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="002355E5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="2D8FE9D4" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00A655DC" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMPILAZIONE OBBLIGATORIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59910529" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:smallCaps/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-          <w:sz w:val="28"/>
-[...69 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1387"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2281"/>
+        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="1490"/>
+        <w:gridCol w:w="2524"/>
+        <w:gridCol w:w="3635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="0AF21ABA" w14:textId="77777777" w:rsidTr="001B421B">
+      <w:tr w:rsidR="00100430" w:rsidRPr="00D47380" w14:paraId="2EF86548" w14:textId="77777777" w:rsidTr="00B55794">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FCA430" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2B7FEA8F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Data operazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B33A93F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="655642AB" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
-              <w:t>Importo (E</w:t>
+              <w:t>Importo</w:t>
             </w:r>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="39488857" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
-              <w:t>uro)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espresso in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Euro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o in altra valuta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F08744" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2EA352DD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Descrizione</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51820A14" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="4AAEB948" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3999">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(per es., beneficiario, canale di esecuzione dell’operazione)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3635" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C97AF5" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2C06E68F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
-              <w:t>Tipo operazione</w:t>
+              <w:t>Tipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+              <w:t>logia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+              <w:t xml:space="preserve"> operazione</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="407ECCBD" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="1FC7C8E7" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> una delle seguenti voci:</w:t>
+              <w:t>Inserire alternativamente una delle seguenti voci:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B81504A" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="4E730E4C" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>Bonifico</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>onifico</w:t>
+              <w:t>Prelievo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t xml:space="preserve"> di contante</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F776B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, “Versamento di contante”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>relievo tramite CSA/ATM evoluto</w:t>
+              <w:t>Addebito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>A</w:t>
+              <w:t xml:space="preserve"> Diretto Passivo – Sepa Direct </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ddebito SDD</w:t>
+              <w:t>Debit</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>R</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">icarica </w:t>
+              <w:t>SDD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>C</w:t>
+              <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">arta </w:t>
+              <w:t xml:space="preserve">Ricarica Carta Prepagata </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>CartaBCC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>repagata</w:t>
+              <w:t xml:space="preserve"> “Tasca”, “</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>TascaConto</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>CartaBCC</w:t>
+              <w:t>”, “</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “Tasca”, “</w:t>
+              <w:t>TascaBusiness</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>TascaConto</w:t>
+              <w:t>”</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>”, “</w:t>
+              <w:t xml:space="preserve">”, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>TascaBusiness</w:t>
+              <w:t>“MAV Passivi”</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>”</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> da Home Banking</w:t>
+              <w:t xml:space="preserve">“RAV Passivi”, “Bollettini Postali”, “Bollettini Freccia Passivi”, “Bollettini </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>”</w:t>
+              <w:t>CBill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-PagoPA”, “Ricariche Telefoniche”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="51492CCF" w14:textId="77777777" w:rsidTr="001B421B">
+      <w:tr w:rsidR="00100430" w:rsidRPr="00D47380" w14:paraId="70C5DE46" w14:textId="77777777" w:rsidTr="00B55794">
         <w:trPr>
           <w:trHeight w:val="2210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04F7FE02" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="0A5255AC" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D83B30" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="13AD6B26" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A637D92" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="7EF4451A" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D541C7" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="7C0BEE67" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="4E4D40BD" w14:textId="77777777" w:rsidTr="001B421B">
+      <w:tr w:rsidR="00100430" w:rsidRPr="00D47380" w14:paraId="4B5241D6" w14:textId="77777777" w:rsidTr="00B55794">
         <w:trPr>
           <w:trHeight w:val="2402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F48DFE8" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="71ED232E" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C2B7E6" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="316B9060" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E15CCB2" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="068E85AD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3635" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155A8FD9" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="24AAE650" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="678BD062" w14:textId="77777777" w:rsidTr="001B421B">
+      <w:tr w:rsidR="00100430" w:rsidRPr="00D47380" w14:paraId="7BCCBE25" w14:textId="77777777" w:rsidTr="00B55794">
         <w:trPr>
           <w:trHeight w:val="2252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1387" w:type="dxa"/>
+            <w:tcW w:w="1412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B96263" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2DB4801E" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1486" w:type="dxa"/>
+            <w:tcW w:w="1490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57002DA1" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="00A3BC6B" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3907" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE36623" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="24800D38" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3635" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD20EB9" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="5F87E799" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...79 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0072FA2B" w14:textId="77777777" w:rsidR="001B421B" w:rsidRDefault="001B421B" w:rsidP="000E4257">
+    <w:p w14:paraId="33DCB351" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D7EA31" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0F1A3540" w14:textId="0553F1E1" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Laddove sia necessario riportare ulteriori operazioni rispetto a quelle sopra elencate è possibile utilizzare il “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MODULO OPERAZIONI AGGIUNTIVE OGGETTO DI DISCONOSCIMENTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, riportato in allegato al presente documento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699A2850" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00F1482C" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...91 lines deleted...]
-    <w:p w14:paraId="341D62B0" w14:textId="77777777" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A096A5D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000555AB" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="7B7990BE" w14:textId="2EADB555" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000555AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le operazioni di pagamento disconosciute sono state effettuate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364261CE" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="5912589E" w14:textId="77777777" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000555AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMPILAZIONE OBBLIGATORIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000555AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000555AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000555AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>possono essere valorizzate anche più opzioni, se necessario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000555AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAEE485" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000555AB" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE31A88" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...99 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>presso lo Sportello della Filiale di radicamento del Conto Corrente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7598E365" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...77 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>presso lo Sportello di Altra Filiale della Banca;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC7ABCF" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...71 lines deleted...]
-          <w:iCs/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tramite canale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on line</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3999">
-[...55 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Rapporto di “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” N. ____________ a me intestato/intestato a ___________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585F7E51" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00B55794" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ramite Terze Parti-Prestatori di servizi di disposizione di ordini di pagamento “PISP” su canale </w:t>
+      </w:r>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on line</w:t>
+      </w:r>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Rapporto di “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” N. ____________ a me intestato/intestato a ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3999">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>se conosciuto, indicare la denominazione/sito della Terza Parte:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00100430" w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________];</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EF971B" w14:textId="77777777" w:rsidR="00B55794" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tramite CSA – Casse Self Assistite e/o ATM Evoluti (Sistemi di Automazione);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53950835" w14:textId="59641E69" w:rsidR="00100430" w:rsidRPr="00B55794" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...39 lines deleted...]
-          <w:iCs/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tramite addebito diretto/SDD [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>se conosciuto, indicare il numero di mandato di pagamento</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: n. ______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62989072" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+    <w:p w14:paraId="6CF3A010" w14:textId="77777777" w:rsidR="0092086B" w:rsidRDefault="0092086B" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="11EA5FB3" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000166EA" w14:textId="77777777" w:rsidR="0092086B" w:rsidRDefault="0092086B" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="67661A49" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0F0A32" w14:textId="77777777" w:rsidR="00E17CF3" w:rsidRDefault="00E17CF3" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="530B4E91" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277080D2" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEZIONE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – TIPOLOGIA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DELLA CONTESTAZIONE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220AB0F0" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="73D1E7AA" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMPILAZIONE OBBLIGATORIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F32A6F4" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="002355E5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="56B1608A" w14:textId="2FDE7DF7" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253BA839" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In relazione a quanto sopra, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB1546A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A500D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DICHIARO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A00722D" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di aver subito il seguente evento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E28F201" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000E2FA9" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Flaggare alternativamente una delle fattispecie di seguito riportate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D8D90B" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710B5C2D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00527273" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operazione di pagamento non autorizzat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDC1ABD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EA3E70" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>valorizzare anche più di un’opzione, se necessario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FAB02F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EA3E70" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="010A85D9" wp14:editId="0BBD7BD3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>29210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="2039727584" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="77FF6ACC" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="010A85D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Casella di testo 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.3pt;width:12.65pt;height:10.9pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMAg/UEAIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry+lpGnQbS/D/CCIJnV4eEgub4bOsL1Cr8GWfDzKOVNWQq3ttuTfv23e&#10;LDjzQdhaGLCq5Afl+c3q9atl7wo1gRZMrZARiPVF70rehuCKLPOyVZ3wI3DKkrMB7EQgE7dZjaIn&#10;9M5kkzyfZz1g7RCk8p7+3h2dfJXwm0bJ8KVpvArMlJy4hXRiOqt4ZqulKLYoXKvliYb4Bxad0JaS&#10;nqHuRBBsh/o3qE5LBA9NGEnoMmgaLVWqgaoZ5y+qeWiFU6kWEse7s0z+/8HKz/sH9xVZGN7BQA1M&#10;RXh3D/KHZxbWrbBbdYsIfatETYnHUbKsd744PY1S+8JHkKr/BDU1WewCJKChwS6qQnUyQqcGHM6i&#10;qyEwGVPO8/lsxpkk1/hqMb1KTclE8fTYoQ8fFHQsXkqO1NMELvb3PkQyongKibk8GF1vtDHJwG21&#10;Nsj2gvq/SV/i/yLMWNaX/Ho2mR3r/ytEnr4/QXQ60CAb3ZV8cQ4SRVTtva3TmAWhzfFOlI09yRiV&#10;O2oYhmqgwChnBfWBBEU4DiwtGF1awF+c9TSsJfc/dwIVZ+ajpaZcj6fTON3JmM7eTsjAS0916RFW&#10;ElTJA2fH6zqkjYiCWbil5jU6CfvM5MSVhjDpfVqYOOWXdop6XuvVIwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAXmc0bcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWhDKCFO&#10;hZBAcIO2gqsbb5MIex1sNw1/z3KC02o0o5m31WpyVowYYu9JwdUsA4HUeNNTq2C7ebxcgohJk9HW&#10;Eyr4xgir+vSk0qXxR3rDcZ1awSUUS62gS2kopYxNh07HmR+Q2Nv74HRiGVppgj5yubNynmWFdLon&#10;Xuj0gA8dNp/rg1OwzJ/Hj/iyeH1vir29TRc349NXUOr8bLq/A5FwSn9h+MVndKiZaecPZKKwCviR&#10;pCAvQLA5v16A2PEtcpB1Jf/D1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzAIP1BAC&#10;AAAeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABeZz&#10;RtwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="77FF6ACC" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che le operazioni </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di pagamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oggetto di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disconoscimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non sono da me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>riconosciute e autorizzate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D45C7A7" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F4404A6" wp14:editId="6F734615">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>22431</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1988478358" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4DECAF43" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7F4404A6" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.75pt;width:12.65pt;height:10.9pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHfwUwEgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzry8lu2nQbS/D/CCIJnV4eEiub/pWk6N0XoEp6XSSUyINB6HMvqTfv+3e&#10;rCjxgRnBNBhZ0pP09Gbz+tW6s4WcQQNaSEcQxPiisyVtQrBFlnneyJb5CVhp0FmDa1lA0+0z4ViH&#10;6K3OZnm+zDpwwjrg0nv8ezc46Sbh17Xk4UtdexmILilyC+l06azimW3WrNg7ZhvFRxrsH1i0TBlM&#10;eoa6Y4GRg1O/QbWKO/BQhwmHNoO6VlymGrCaaf6imoeGWZlqQXG8Pcvk/x8s/3x8sF8dCf076LGB&#10;qQhv74H/8MTAtmFmL2+dg66RTGDiaZQs66wvxqdRal/4CFJ1n0Bgk9khQALqa9dGVbBOgujYgNNZ&#10;dNkHwmPKZb5cLCjh6JpereZXqSkZK54eW+fDBwktiZeSOuxpAmfHex8iGVY8hcRcHrQSO6V1Mty+&#10;2mpHjgz7v0tf4v8iTBvSlfR6MVsM9f8VIk/fnyBaFXCQtWpLujoHsSKq9t6INGaBKT3ckbI2o4xR&#10;uUHD0Fc9UWLUOKpagTihrg6GucU9w0sD7hclHc5sSf3PA3OSEv3RYG+up/N5HPJkzBdvZ2i4S091&#10;6WGGI1RJAyXDdRvSYkTdDNxiD2uV9H1mMlLGWUyyj3sTh/3STlHP2715BAAA//8DAFBLAwQUAAYA&#10;CAAAACEA9D2HdNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr0NBS&#10;QpwKIYHoDVoE1228TSLsdbDdNPw9RhzgtBrNaOZtuRqtEQP50DlWcDnNQBDXTnfcKHjdPkyWIEJE&#10;1mgck4IvCrCqTk9KLLQ78gsNm9iIVMKhQAVtjH0hZahbshimridO3t55izFJ30jt8ZjKrZGzLFtI&#10;ix2nhRZ7um+p/tgcrILl1dPwHtb581u92JubeHE9PH56pc7PxrtbEJHG+BeGH/yEDlVi2rkD6yCM&#10;gvRIVJDPQSRzNs9B7H6vrEr5H776BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMd/BTAS&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPQ9&#10;h3TbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4DECAF43" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di non aver mai prestato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>consenso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mandato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>all’esecuzione di operazioni di pagamento disposte su iniziativa del beneficiario dell’operazione (quali, ad esempio, addebiti diretti/SDD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19091D93" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="345479E8" wp14:editId="27D590E0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>164671</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="886042094" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="54229E72" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="345479E8" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:12.95pt;width:12.65pt;height:10.9pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwocfxFAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnV4eEgub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;WXDmA5gaNBpZ8oP0/Gb1+tWyt4WcYIu6lo4RiPFFb0vehmCLLPOilR34EVppyNmg6yCQ6bZZ7aAn&#10;9E5nkzyfZz262joU0nv6e3d08lXCbxopwpem8TIwXXLiFtLp0lnFM1stodg6sK0SJxrwDyw6UIaS&#10;nqHuIADbOfUbVKeEQ49NGAnsMmwaJWSqgaoZ5y+qeWjBylQLiePtWSb//2DF5/2D/epYGN7hQA1M&#10;RXh7j+KHZwbXLZitvHUO+1ZCTYnHUbKst744PY1S+8JHkKr/hDU1GXYBE9DQuC6qQnUyQqcGHM6i&#10;yyEwEVPO8/lsxpkg1/hqMb1KTcmgeHpsnQ8fJHYsXkruqKcJHPb3PkQyUDyFxFwetao3SutkuG21&#10;1o7tgfq/SV/i/yJMG9aX/Ho2mR3r/ytEnr4/QXQq0CBr1ZV8cQ6CIqr23tRpzAIofbwTZW1OMkbl&#10;jhqGoRqYqks+iQmiqhXWB9LV4XFuac/o0qL7xVlPM1ty/3MHTnKmPxrqzfV4Oo1Dnozp7O2EDHfp&#10;qS49YARBlTxwdryuQ1qMqJvBW+pho5K+z0xOlGkWk+ynvYnDfmmnqOftXj0CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAsxnDp3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOuQ&#10;/qQN2VQICURv0CK4uvE2iYjXwXbT8PaYExxHM5r5ptiMphMDOd9aRridJiCIK6tbrhHe9o+TFQgf&#10;FGvVWSaEb/KwKS8vCpVre+ZXGnahFrGEfa4QmhD6XEpfNWSUn9qeOHpH64wKUbpaaqfOsdx0Mk2S&#10;pTSq5bjQqJ4eGqo+dyeDsJo/Dx9+O3t5r5bHbh1usuHpyyFeX433dyACjeEvDL/4ER3KyHSwJ9Ze&#10;dAjxSEBIF2sQ0U0XMxAHhHmWgSwL+Z++/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDw&#10;ocfxFAIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAsxnDp3QAAAAUBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="54229E72" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00681FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che le operazioni di pagamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non autorizzate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oggetto di disconoscimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sono conseguenza di furto/smarrimento dello strumento di pagamento elettronico e/o delle credenziali di sicurezza personalizzate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC043F5" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00C827CA" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C827CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Importante! Si richiama l’importanza di procedere tempestivamente al blocco delle credenziali di sicurezza personalizzate e/o dello strumento di pagamento elettronico interessato dall’evento (utenza del “Servizio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C827CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C827CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” e/o carta di pagamento) prima di inoltrare il presente modulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FBC048" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0C5F6E" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documentazione allegata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B5A732" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>copia di un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documento di identità </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> codice fiscale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(fronte/retro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DC17C2" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>autodichiarazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degli eventi accorsi, con compilazione delle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sezioni 3 e 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del seguente Modulo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56884B36" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="05933B09" w14:textId="77777777" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>altro [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicare ulteriore documentazione allegata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BA395F" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00EE2378">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6DD16AAB" w14:textId="7C4C74A0" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1437DACA" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00EE2378">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="1C230C59" w14:textId="77777777" w:rsidR="00023641" w:rsidRPr="00E06E9B" w:rsidRDefault="00023641" w:rsidP="000E4257">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD132BA" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00EE2378">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="15F6087A" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="001B4B73" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D93DE04" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="1AAFE898" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="001B4B73" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB90E21" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:szCs w:val="36"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
-      <w:r w:rsidRPr="001B4B73">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="697AD281" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="001B4B73" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di aver presentato formale denuncia in relazione agli eventi sopra descritti all’Autorità competente.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A tal fine allego copia della denuncia presentata all’Autorità competente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725FD72F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:szCs w:val="36"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
-      <w:r w:rsidRPr="001B4B73">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="27EA7D0D" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di non aver potuto ancora presentare formale denuncia all’Autorità competente in relazione a quanto sopra descritto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Riporto di seguito una data indicativa futura di consegna alla Banca della denuncia presentata all’Autorità competente: ___/___/_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CF260D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Importante!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-    <w:p w14:paraId="69CC1B8F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="001B4B73" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La denuncia alle Autorità competenti può assumere rilevanza nella conduzione delle valutazioni istruttorie sulle operazioni non autorizzate, in quanto contenente ulteriori dettagli informativi utili per contestualizzare i fatti su cui si basano le richieste di rimborso avanzate sulle operazioni oggetto di disconoscimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F3A3DA" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="564A33DC" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="001B4B73" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La mancata acquisizione della copia della denuncia può pertanto condizionare l’esito della richiesta avanzata dal Cliente, con conseguente possibile facoltà per la Banca di avvalersi del diritto di ottenere la restituzione dell’importo originariamente rimborsato, laddove le valutazioni condotte anche sulle informazioni fornite dal Cliente attraverso il presente Modulo evidenzino che le operazioni di pagamento siano autenticate, correttamente registrate e contabilizzate e che non abbiano subito le conseguenze del malfunzionamento delle procedure necessarie per la sua esecuzione o di altri inconvenienti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E1C7F3" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="77B462E0" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In via generale,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si raccomanda di procedere alla prima occasione utile alla presentazione della denuncia alle Autorità competenti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, attesa l’importante rilevanza probatoria che tale documentazione assolve nell’interesse del Cliente nelle decisioni sul tema delle operazioni di pagamento non autorizzate presso le sedi giudiziali e stragiudiziali.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC08260" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5E42110D" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5356998E" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="27950C4C" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In ragione degli eventi sopra descritti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4DC004" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1C057AA8" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CHIEDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCC34B8" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2944EE1B" w14:textId="665FD280" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il rimborso dell’importo delle operazioni oggetto di disconoscimento elencate con riaccredito sul rapporto sopra indicato, prendendo atto che: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0F3375" w14:textId="1E352D2A" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>entro la giornata operativa successiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a quella di ricezione del presente modulo, ricevuto completo nelle sue parti essenziali entro le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ore </w:t>
+      </w:r>
+      <w:r w:rsidR="00782220" w:rsidRPr="00782220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, la Banca procederà al rimborso dell’importo delle operazioni indicate, ripristinando il conto nello stato in cui si sarebbe trovato se l'operazione di pagamento non avesse avuto luogo ed assicurando che la data valuta dell'accredito non sia successiva a quella dell'addebito dell'importo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58360DAF" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="002866DC" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il Modulo ricevuto oltre il menzionato orario limite si considera pervenuto nella giornata operativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>successiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB7C7EB" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Banca può sospendere l’operazione di rimborso in caso di motivato sospetto di frode; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217D57F1" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00E151AD" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Pa1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qualora, successivamente all’operazione di rimborso, sia dimostrato che le operazioni erano state correttamente autorizzate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Banca ha </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk190871387"/>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>il diritto di ottenere la restituzione dell’importo rimborsato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>provvedendo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entro 30 giorni dalla data </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rimborso dell’importo delle operazioni oggetto di disconoscimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al riaddebito delle somme sul conto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e dandone comunicazione per iscritto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A37CA9" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00E151AD" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Pa1"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E151AD">
+        <w:rPr>
+          <w:rStyle w:val="A2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decorso il termine sopra indicato, qualora il rimborso risulti in tutto o in parte non dovuto, la Banca non procede al ripristino della situazione del rapporto come indicato al punto precedente, pur conservando il diritto di ottenere la restituzione dell’importo non dovuto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2E5D19" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3213F534" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operazion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di pagamento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la cui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>autorizza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>zione è intervenuta a seguito di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> truffe o frodi con furto di identità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B28A9B" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00527273" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si intendono operazioni di pagamento autorizzate conseguenti a “frodi con furto di identità” le transazioni di pagamento in cui l’utente è stato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>manipolato da un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>terzo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> che ha finto di essere un dipendente </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">della Banca, di altro Prestatore di Servizi di Pagamento dell’utente o Autorità Pubbliche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>utilizzando illecitamente il nome o l'indirizzo di posta elettronica o il</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>numero di telefono d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ella Banca/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prestatore di Servizi di Pagamento,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e tale manipolazione ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dato luogo a successive operazioni di pagamento autorizzate fraudolente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567C376C" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00E151AD" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4723A1D0" wp14:editId="3D038A7F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>29210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1538575841" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6555DB04" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4723A1D0" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.3pt;width:12.65pt;height:10.9pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiFqkHEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5LjXiFF26DAO6&#10;C9DtA2hZjoXJoiYpsbuvL6WkadBtL8P8IIgmdXh4SK6uh06zg3ReoSn5eJRzJo3AWpldyb9/275Z&#10;cuYDmBo0GlnyB+n59fr1q1VvCznBFnUtHSMQ44velrwNwRZZ5kUrO/AjtNKQs0HXQSDT7bLaQU/o&#10;nc4meb7IenS1dSik9/T39ujk64TfNFKEL03jZWC65MQtpNOls4pntl5BsXNgWyVONOAfWHSgDCU9&#10;Q91CALZ36jeoTgmHHpswEthl2DRKyFQDVTPOX1Rz34KVqRYSx9uzTP7/wYrPh3v71bEwvMOBGpiK&#10;8PYOxQ/PDG5aMDt54xz2rYSaEo+jZFlvfXF6GqX2hY8gVf8Ja2oy7AMmoKFxXVSF6mSETg14OIsu&#10;h8BETLnIF/M5Z4Jc4+lyNk1NyaB4emydDx8kdixeSu6opwkcDnc+RDJQPIXEXB61qrdK62S4XbXR&#10;jh2A+r9NX+L/Ikwb1pf8aj6ZH+v/K0Sevj9BdCrQIGvVlXx5DoIiqvbe1GnMAih9vBNlbU4yRuWO&#10;GoahGpiqSz6NCaKqFdYPpKvD49zSntGlRfeLs55mtuT+5x6c5Ex/NNSbq/FsFoc8GbP52wkZ7tJT&#10;XXrACIIqeeDseN2EtBhRN4M31MNGJX2fmZwo0ywm2U97E4f90k5Rz9u9fgQAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAXmc0bcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWhD&#10;KCFOhZBAcIO2gqsbb5MIex1sNw1/z3KC02o0o5m31WpyVowYYu9JwdUsA4HUeNNTq2C7ebxcgohJ&#10;k9HWEyr4xgir+vSk0qXxR3rDcZ1awSUUS62gS2kopYxNh07HmR+Q2Nv74HRiGVppgj5yubNynmWF&#10;dLonXuj0gA8dNp/rg1OwzJ/Hj/iyeH1vir29TRc349NXUOr8bLq/A5FwSn9h+MVndKiZaecPZKKw&#10;CviRpCAvQLA5v16A2PEtcpB1Jf/D1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIhap&#10;BxMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BeZzRtwAAAAEAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6555DB04" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che le operazioni </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di pagamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oggetto di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disconoscimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sono state autorizzate a seguito di truffa o frode con furto di identità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7666FF46" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00C827CA" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C827CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Importante! Si richiama l’importanza di procedere tempestivamente al blocco delle credenziali di sicurezza personalizzate e/o dello strumento di pagamento elettronico interessato dall’evento (utenza del “Servizio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C827CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RelaxBanking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C827CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” e/o carta di pagamento) prima di inoltrare il presente modulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685C26D9" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324B4DF1" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documentazione allegata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF9DABD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>copia di un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documento di identità </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> codice fiscale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(fronte/retro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45494360" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>autodichiarazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degli eventi accorsi, con compilazione delle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sezioni 3 e 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del seguente Modulo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AA94FD" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="051B6D2B" w14:textId="0837B6FB" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>altro [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicare ulteriore documentazione allegata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792282F3" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="5C73830A" w14:textId="5676F7E4" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C06AAB3" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2D10B6D4" w14:textId="7542A40D" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CF69C5" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="189C7A0A" w14:textId="46029A17" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E19951D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6CDE30A1" w14:textId="22FC8D3F" w:rsidR="00023641" w:rsidRDefault="00023641" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767A5E9C" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6CE44F2D" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="008F6CE3">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di aver presentato formale denuncia in relazione agli eventi sopra descritti all’Autorità competente.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A tal fine allego copia della denuncia presentata all’Autorità competente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8C8826" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="0DBE553B" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di non aver potuto ancora presentare formale denuncia all’Autorità competente in relazione a quanto sopra descritto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Riporto di seguito una data indicativa futura di consegna alla Banca della denuncia presentata all’Autorità competente: ___/___/_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4FEED9" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="59D870DA" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="0062295F" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Importante!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La denuncia alle Autorità competenti può assumere rilevanza nella conduzione delle valutazioni istruttorie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>su tali operazioni di pagamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, in quanto contenente ulteriori dettagli informativi utili per contestualizzare i fatti su cui si basano le richieste di rimborso avanzate sulle operazioni oggetto di disconoscimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8ADAE3" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:contextualSpacing/>
-[...102 lines deleted...]
-    <w:p w14:paraId="5F6E52C7" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La mancata acquisizione della copia della denuncia può pertanto condizionare l’esito della richiesta avanzata dal Cliente, con conseguente possibile facoltà per la Banca di avvalersi del diritto di ottenere la restituzione dell’importo originariamente rimborsato, laddove le valutazioni condotte anche sulle informazioni fornite dal Cliente attraverso il presente Modulo evidenzino che le operazioni di pagamento siano autenticate, correttamente registrate e contabilizzate e che non abbiano subito le conseguenze del malfunzionamento delle procedure necessarie per la sua esecuzione o di altri inconvenienti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFC316D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In via generale,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si raccomanda di procedere alla prima occasione utile alla presentazione della denuncia alle Autorità competenti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, attesa l’importante rilevanza probatoria che tale documentazione assolve nell’interesse del Cliente nelle decisioni sul tema delle operazioni di pagamento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in oggetto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presso le sedi giudiziali e stragiudiziali.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A0DCAA" w14:textId="77777777" w:rsidR="001B09B5" w:rsidRDefault="001B09B5" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108BC3CB" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In ragione degli eventi sopra descritti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE2F6BF" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CHIEDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A20D97A" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il rimborso dell’importo delle operazioni oggetto di disconoscimento elencate con riaccredito sul rapporto sopra indicato, prendendo atto che: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2943D9DD" w14:textId="09A77472" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>entro la giornata operativa successiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a quella di ricezione del presente modulo, ricevuto completo nelle sue parti essenziali entro le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ore </w:t>
+      </w:r>
+      <w:r w:rsidR="00782220" w:rsidRPr="00782220">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, la Banca procederà al rimborso dell’importo delle operazioni indicate, ripristinando il conto nello stato in cui si sarebbe trovato se l'operazione di pagamento non avesse avuto luogo ed assicurando che la data valuta dell'accredito non sia successiva a quella dell'addebito dell'importo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B09C422" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="002866DC" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il Modulo ricevuto oltre il menzionato orario limite si considera pervenuto nella giornata operativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>successiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B625D1" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Banca può sospendere l’operazione di rimborso in caso di motivato sospetto di frode; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D5981E" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="003A75C2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Pa1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qualora, successivamente all’operazione di rimborso, sia dimostrato che le operazioni erano state correttamente autorizzate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la Banca ha il diritto di ottenere la restituzione dell’importo rimborsato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>provvedendo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entro 30 giorni dalla data </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rimborso dell’importo delle operazioni oggetto di disconoscimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al riaddebito delle somme sul conto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dandone comunicazione per iscritto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B39A4E4" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="003A75C2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk190872214"/>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:rStyle w:val="A2"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decorso il termine sopra indicato, qualora il rimborso risulti in tutto o in parte non dovuto, la Banca non procede al ripristino della situazione del rapporto come indicato al punto precedente, pur conservando il diritto di ottenere la restituzione dell’importo non dovuto.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4D77B18B" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00E774D2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-          <w:b/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B1D242" w14:textId="3284D567" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DC0DD0" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00527273" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operazione di pagamento non autorizzat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>e a seguito di revoca del consenso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0AA440" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EA3E70" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>valorizzare anche più di un’opzione, se necessario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4C143A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>da selezionare in caso di addebiti diretti/SDD intervenuti successivamente ad una comunicazione di revoca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>] che è stata comunicata al creditore/alla Banca la revoca del mandato di pagamento n. ____________, con decorrenza dal ___/___/______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BE4ED1F" wp14:editId="2869A6F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>29210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="852584462" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B57AD0A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4BE4ED1F" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.3pt;width:12.65pt;height:10.9pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfGzOpFAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnV4eEgub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;WXDmA5gaNBpZ8oP0/Gb1+tWyt4WcYIu6lo4RiPFFb0vehmCLLPOilR34EVppyNmg6yCQ6bZZ7aAn&#10;9E5nkzyfZz262joU0nv6e3d08lXCbxopwpem8TIwXXLiFtLp0lnFM1stodg6sK0SJxrwDyw6UIaS&#10;nqHuIADbOfUbVKeEQ49NGAnsMmwaJWSqgaoZ5y+qeWjBylQLiePtWSb//2DF5/2D/epYGN7hQA1M&#10;RXh7j+KHZwbXLZitvHUO+1ZCTYnHUbKst744PY1S+8JHkKr/hDU1GXYBE9DQuC6qQnUyQqcGHM6i&#10;yyEwEVPO8/lsxpkg1/hqMb1KTcmgeHpsnQ8fJHYsXkruqKcJHPb3PkQyUDyFxFwetao3SutkuG21&#10;1o7tgfq/SV/i/yJMG9aX/Ho2mR3r/ytEnr4/QXQq0CBr1ZV8cQ6CIqr23tRpzAIofbwTZW1OMkbl&#10;jhqGoRqYqks+jQmiqhXWB9LV4XFuac/o0qL7xVlPM1ty/3MHTnKmPxrqzfV4Oo1Dnozp7O2EDHfp&#10;qS49YARBlTxwdryuQ1qMqJvBW+pho5K+z0xOlGkWk+ynvYnDfmmnqOftXj0CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAF5nNG3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVo&#10;QyghToWQQHCDtoKrG2+TCHsdbDcNf89ygtNqNKOZt9VqclaMGGLvScHVLAOB1HjTU6tgu3m8XIKI&#10;SZPR1hMq+MYIq/r0pNKl8Ud6w3GdWsElFEutoEtpKKWMTYdOx5kfkNjb++B0YhlaaYI+crmzcp5l&#10;hXS6J17o9IAPHTaf64NTsMyfx4/4snh9b4q9vU0XN+PTV1Dq/Gy6vwORcEp/YfjFZ3SomWnnD2Si&#10;sAr4kaQgL0CwOb9egNjxLXKQdSX/w9c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN8b&#10;M6kUAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AAXmc0bcAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4B57AD0A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB0BAFB" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78361582" wp14:editId="4DE411A4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165306</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1444026637" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="078DECF3" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="78361582" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:13pt;width:12.65pt;height:10.9pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANrF1fFAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ4yw14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzry8lp2nQbS/D/CCIJnV4eEiuboZOk4N0XoGp6HSSUyINB6HMrqLfv23f&#10;LCnxgRnBNBhZ0aP09Gb9+tWqt6WcQQtaSEcQxPiytxVtQ7Bllnneyo75CVhp0NmA61hA0+0y4ViP&#10;6J3OZnm+yHpwwjrg0nv8ezc66TrhN43k4UvTeBmIrihyC+l06azjma1XrNw5ZlvFTzTYP7DomDKY&#10;9Ax1xwIje6d+g+oUd+ChCRMOXQZNo7hMNWA10/xFNQ8tszLVguJ4e5bJ/z9Y/vnwYL86EoZ3MGAD&#10;UxHe3gP/4YmBTcvMTt46B30rmcDE0yhZ1ltfnp5GqX3pI0jdfwKBTWb7AAloaFwXVcE6CaJjA45n&#10;0eUQCI8pF/miKCjh6JpeLedXqSkZK58eW+fDBwkdiZeKOuxpAmeHex8iGVY+hcRcHrQSW6V1Mtyu&#10;3mhHDgz7v01f4v8iTBvSV/S6mBVj/X+FyNP3J4hOBRxkrbqKLs9BrIyqvTcijVlgSo93pKzNScao&#10;3KhhGOqBKFHRIiaIqtYgjqirg3Fucc/w0oL7RUmPM1tR/3PPnKREfzTYm+vpfB6HPBnz4u0MDXfp&#10;qS89zHCEqmigZLxuQlqMqJuBW+xho5K+z0xOlHEWk+ynvYnDfmmnqOftXj8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDRndTL3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOuQ&#10;ljSEbCqEBKI3aBFc3dhNIuJ1sN00/D3LCU6r0Yxm3pbryfZiND50jhCu5wkIQ7XTHTUIb7vHWQ4i&#10;REVa9Y4MwrcJsK7Oz0pVaHeiVzNuYyO4hEKhENoYh0LKULfGqjB3gyH2Ds5bFVn6RmqvTlxue5km&#10;SSat6ogXWjWYh9bUn9ujRciXz+NH2Cxe3uvs0N/Gq9X49OURLy+m+zsQ0UzxLwy/+IwOFTPt3ZF0&#10;ED0CPxIR0owvu+nNAsQeYbnKQVal/E9f/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAN&#10;rF1fFAIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDRndTL3QAAAAUBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="078DECF3" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da selezionare in caso di </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ordini permanenti di bonifico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in uscita </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>intervenuti successivamente ad una comunicazione di revoca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] che è stata comunicata alla Banca la revoca del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>consenso all’esecuzione delle operazioni di bonifico ricorrenti originariamente autorizzate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, con decorrenza dal ___/___/______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7001F4B7" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1615FFE7" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00281770" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>da selezionare in caso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ordini pagamento intervenuti successivamente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41858C55" wp14:editId="3B6564DB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>19685</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1796794947" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10BD09FF" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="41858C55" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.55pt;width:12.65pt;height:10.9pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cp+eFAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry+lpGnQbS/D/CCIJnV4eEgub4bOsL1Cr8GWfDzKOVNWQq3ttuTfv23e&#10;LDjzQdhaGLCq5Afl+c3q9atl7wo1gRZMrZARiPVF70rehuCKLPOyVZ3wI3DKkrMB7EQgE7dZjaIn&#10;9M5kkzyfZz1g7RCk8p7+3h2dfJXwm0bJ8KVpvArMlJy4hXRiOqt4ZqulKLYoXKvliYb4Bxad0JaS&#10;nqHuRBBsh/o3qE5LBA9NGEnoMmgaLVWqgaoZ5y+qeWiFU6kWEse7s0z+/8HKz/sH9xVZGN7BQA1M&#10;RXh3D/KHZxbWrbBbdYsIfatETYnHUbKsd744PY1S+8JHkKr/BDU1WewCJKChwS6qQnUyQqcGHM6i&#10;qyEwGVPO8/lsxpkk1/hqMb1KTclE8fTYoQ8fFHQsXkqO1NMELvb3PkQyongKibk8GF1vtDHJwG21&#10;Nsj2gvq/SV/i/yLMWNaX/Ho2mR3r/ytEnr4/QXQ60CAb3ZV8cQ4SRVTtva3TmAWhzfFOlI09yRiV&#10;O2oYhmpgui75PCaIqlZQH0hXhOPc0p7RpQX8xVlPM1ty/3MnUHFmPlrqzfV4Oo1Dnozp7O2EDLz0&#10;VJceYSVBlTxwdryuQ1qMqJuFW+pho5O+z0xOlGkWk+ynvYnDfmmnqOftXj0CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBkTm/k3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXa&#10;lNKGOBVCAsEN2gqubrxNIux1sN00/D3LCU6r0Yxm3pbr0VkxYIidJwXTSQYCqfamo0bBbvt4vQQR&#10;kyajrSdU8I0R1tX5WakL40/0hsMmNYJLKBZaQZtSX0gZ6xadjhPfI7F38MHpxDI00gR94nJn5SzL&#10;FtLpjnih1T0+tFh/bo5OwXL+PHzEl/z1vV4c7Cpd3Q5PX0Gpy4vx/g5EwjH9heEXn9GhYqa9P5KJ&#10;wirgR5KCfAqCzdlNDmLPd74CWZXyP3z1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADpy&#10;n54UAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGROb+TcAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10BD09FF" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alla revoca/modifica di delega ad operare sul conto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BDB0671" wp14:editId="5C92F192">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="2054795700" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="749151E5" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3BDB0671" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:12.65pt;height:10.9pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoxfFoFAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzQ14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzrx8lp2nQbS/D/CCIJnV4eEiubvtWs4N0XqEp+GQ05kwagZUyu4J/+7p9&#10;s+TMBzAVaDSy4Efp+e369atVZ3M5xQZ1JR0jEOPzzha8CcHmWeZFI1vwI7TSkLNG10Ig0+2yykFH&#10;6K3OpuPxIuvQVdahkN7T3/vBydcJv66lCJ/r2svAdMGJW0inS2cZz2y9gnznwDZKnGjAP7BoQRlK&#10;eoa6hwBs79RvUK0SDj3WYSSwzbCulZCpBqpmMn5RzWMDVqZaSBxvzzL5/wcrPh0e7RfHQv8We2pg&#10;KsLbBxTfPTO4acDs5J1z2DUSKko8iZJlnfX56WmU2uc+gpTdR6yoybAPmID62rVRFaqTETo14HgW&#10;XfaBiZhyMV7M55wJck2ulrOr1JQM8qfH1vnwXmLL4qXgjnqawOHw4EMkA/lTSMzlUatqq7ROhtuV&#10;G+3YAaj/2/Ql/i/CtGFdwW/m0/lQ/18hxun7E0SrAg2yVm3Bl+cgyKNq70yVxiyA0sOdKGtzkjEq&#10;N2gY+rJnqir4dUwQVS2xOpKuDoe5pT2jS4PuJ2cdzWzB/Y89OMmZ/mCoNzeT2SwOeTJm8+spGe7S&#10;U156wAiCKnjgbLhuQlqMqJvBO+phrZK+z0xOlGkWk+ynvYnDfmmnqOftXv8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAYKwkP3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXa&#10;QpuGOBVCAsEN2gqubrxNIux1sN00/D3LCU6r0Yxm3pbr0VkxYIidJwXTSQYCqfamo0bBbvt4nYOI&#10;SZPR1hMq+MYI6+r8rNSF8Sd6w2GTGsElFAutoE2pL6SMdYtOx4nvkdg7+OB0YhkaaYI+cbmzcpZl&#10;C+l0R7zQ6h4fWqw/N0enIL95Hj7iy/z1vV4c7CpdLYenr6DU5cV4fwci4Zj+wvCLz+hQMdPeH8lE&#10;YRXwI0nBcgqCzdntHMSeb74CWZXyP3z1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOjF&#10;8WgUAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABgrCQ/cAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="749151E5" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’operazione di pagamento è stata eseguita da un delegato ad operare successivamente al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la revoca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/modifica di delega ad operare sul conto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comunicata alla Banca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>con decorrenza dal ___/___/______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577011A3" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0161837E" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Documentazione allegata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FE341F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>copia di un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documento di identità </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> codice fiscale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(fronte/retro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77223757" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>autodichiarazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degli eventi accorsi, con compilazione dell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sezion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del seguente Modulo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B20524" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copia della comunicazione di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>revoca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alla futura esecuzione delle operazioni di pagamento originariamente autorizzate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inviata al creditore/alla Banca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267C3A54" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copia del modulo di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>revoca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/modifica della delega </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ad operare originariamente conferita </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D672EC" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>altro [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicare ulteriore documentazione allegata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C03895F" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB9DFD8" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCD55AF" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5CE9DA" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A840A6B" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In ragione degli eventi sopra descritti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56906384" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CHIEDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C46A514" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il rimborso dell’importo delle operazioni oggetto di disconoscimento elencate con riaccredito sul rapporto sopra indicato, prendendo atto che: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D37E036" w14:textId="2B47984A" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>entro la giornata operativa successiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a quella di ricezione del presente modulo, ricevuto completo nelle sue parti essenziali entro le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B67B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ore</w:t>
+      </w:r>
+      <w:r w:rsidR="004B67B0" w:rsidRPr="004B67B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, la Banca procederà al rimborso dell’importo delle operazioni indicate, ripristinando il conto nello stato in cui si sarebbe trovato se l'operazione di pagamento non avesse avuto luogo ed assicurando che la data valuta dell'accredito non sia successiva a quella dell'addebito dell'importo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A1397B" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="002866DC" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il Modulo ricevuto oltre il menzionato orario limite si considera pervenuto nella giornata operativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002866DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>successiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B26F08F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Banca può sospendere l’operazione di rimborso in caso di motivato sospetto di frode; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE785BA" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00E151AD" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Pa1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qualora, successivamente all’operazione di rimborso, sia dimostrato che le operazioni erano state correttamente autorizzate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la Banca ha il diritto di ottenere la restituzione dell’importo rimborsato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>provvedendo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entro 30 giorni dalla data </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rimborso dell’importo delle operazioni oggetto di disconoscimento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al riaddebito delle somme sul conto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A75C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dandone comunicazione per iscritto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1001FA14" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00E151AD" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Pa1"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E151AD">
+        <w:rPr>
+          <w:rStyle w:val="A2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Decorso il termine sopra indicato, qualora il rimborso risulti in tutto o in parte non dovuto, la Banca non procede al ripristino della situazione del rapporto come indicato al punto precedente, pur conservando il diritto di ottenere la restituzione dell’importo non dovuto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E38C03" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527F1226" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D7A6FB" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00527273" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operazion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di pagamento non </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>correttamente eseguite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442DBAAF" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EA3E70" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>valorizzare anche più di un’opzione, se necessario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295F9AB3" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C4A43B0" wp14:editId="18135BA8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1540510481" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="403AAECD" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0C4A43B0" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:12.65pt;height:10.9pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBb9oYEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnV4eEgub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;WXDmA5gaNBpZ8oP0/Gb1+tWyt4WcYIu6lo4RiPFFb0vehmCLLPOilR34EVppyNmg6yCQ6bZZ7aAn&#10;9E5nkzyfZz262joU0nv6e3d08lXCbxopwpem8TIwXXLiFtLp0lnFM1stodg6sK0SJxrwDyw6UIaS&#10;nqHuIADbOfUbVKeEQ49NGAnsMmwaJWSqgaoZ5y+qeWjBylQLiePtWSb//2DF5/2D/epYGN7hQA1M&#10;RXh7j+KHZwbXLZitvHUO+1ZCTYnHUbKst744PY1S+8JHkKr/hDU1GXYBE9DQuC6qQnUyQqcGHM6i&#10;yyEwEVPO8/lsxpkg1/hqMb1KTcmgeHpsnQ8fJHYsXkruqKcJHPb3PkQyUDyFxFwetao3SutkuG21&#10;1o7tgfq/SV/i/yJMG9aX/Ho2mR3r/ytEnr4/QXQq0CBr1ZV8cQ6CIqr23tRpzAIofbwTZW1OMkbl&#10;jhqGoRqYqgkgJoiqVlgfSFeHx7mlPaNLi+4XZz3NbMn9zx04yZn+aKg31+PpNA55MqaztxMy3KWn&#10;uvSAEQRV8sDZ8boOaTGibgZvqYeNSvo+MzlRpllMsp/2Jg77pZ2inrd79QgAAP//AwBQSwMEFAAG&#10;AAgAAAAhABgrCQ/cAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddpC&#10;m4Y4FUICwQ3aCq5uvE0i7HWw3TT8PcsJTqvRjGbeluvRWTFgiJ0nBdNJBgKp9qajRsFu+3idg4hJ&#10;k9HWEyr4xgjr6vys1IXxJ3rDYZMawSUUC62gTakvpIx1i07Hie+R2Dv44HRiGRppgj5xubNylmUL&#10;6XRHvNDqHh9arD83R6cgv3kePuLL/PW9XhzsKl0th6evoNTlxXh/ByLhmP7C8IvP6FAx094fyURh&#10;FfAjScFyCoLN2e0cxJ5vvgJZlfI/fPUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgW/a&#10;GBMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;GCsJD9wAAAAEAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="403AAECD" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che le operazioni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di pagamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oggetto di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disconoscimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate sono state da me </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>autorizzate ma per beneficiario diverso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BE97AC" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39AFEFA8" wp14:editId="2D89DFA4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1839097640" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="014477B7" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="39AFEFA8" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:12.65pt;height:10.9pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT2LTuEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnV4eEgub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;WXDmA5gaNBpZ8oP0/Gb1+tWyt4WcYIu6lo4RiPFFb0vehmCLLPOilR34EVppyNmg6yCQ6bZZ7aAn&#10;9E5nkzyfZz262joU0nv6e3d08lXCbxopwpem8TIwXXLiFtLp0lnFM1stodg6sK0SJxrwDyw6UIaS&#10;nqHuIADbOfUbVKeEQ49NGAnsMmwaJWSqgaoZ5y+qeWjBylQLiePtWSb//2DF5/2D/epYGN7hQA1M&#10;RXh7j+KHZwbXLZitvHUO+1ZCTYnHUbKst744PY1S+8JHkKr/hDU1GXYBE9DQuC6qQnUyQqcGHM6i&#10;yyEwEVPO8/lsxpkg1/hqMb1KTcmgeHpsnQ8fJHYsXkruqKcJHPb3PkQyUDyFxFwetao3SutkuG21&#10;1o7tgfq/SV/i/yJMG9aX/Ho2mR3r/ytEnr4/QXQq0CBr1ZV8cQ6CIqr23tRpzAIofbwTZW1OMkbl&#10;jhqGoRqYqolITBBVrbA+kK4Oj3NLe0aXFt0vznqa2ZL7nztwkjP90VBvrsfTaRzyZExnbydkuEtP&#10;dekBIwiq5IGz43Ud0mJE3QzeUg8blfR9ZnKiTLOYZD/tTRz2SztFPW/36hEAAP//AwBQSwMEFAAG&#10;AAgAAAAhABgrCQ/cAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddpC&#10;m4Y4FUICwQ3aCq5uvE0i7HWw3TT8PcsJTqvRjGbeluvRWTFgiJ0nBdNJBgKp9qajRsFu+3idg4hJ&#10;k9HWEyr4xgjr6vys1IXxJ3rDYZMawSUUC62gTakvpIx1i07Hie+R2Dv44HRiGRppgj5xubNylmUL&#10;6XRHvNDqHh9arD83R6cgv3kePuLL/PW9XhzsKl0th6evoNTlxXh/ByLhmP7C8IvP6FAx094fyURh&#10;FfAjScFyCoLN2e0cxJ5vvgJZlfI/fPUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU9i0&#10;7hMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;GCsJD9wAAAAEAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="014477B7" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che le operazioni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di pagamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oggetto di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disconoscimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate sono state da me </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autorizzate ma per </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>importo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diverso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CD88BC" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prelievo di contante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>allo Sportello</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– errato importo di ricezione contanti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550379AD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005B0A74" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">versamento di contante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>allo Sportello</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– errato importo di versamento registrato sul Conto Corrente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015FB27A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prelievo di contante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tramite CSA – Casse Self Assistite e/o ATM Evoluti (Sistemi di Automazione), al di fuori dei Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, MasterCard, VISA) –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> importo errato di erogazione di contanti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4E9084" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">versamento di contante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tramite CSA – Casse Self Assistite e/o ATM Evoluti (Sistemi di Automazione), al di fuori dei Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, MasterCard, VISA) –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> errato importo di versamento registrato sul Conto Corrente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140AF984" w14:textId="5F68EF98" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>altro [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501ED3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicare evento intercorso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0412E891" w14:textId="2C0C0251" w:rsidR="00100430" w:rsidRPr="001B09B5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B09B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6470AB36" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EA3E70" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D5567BA" wp14:editId="7079198B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="82606348" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="432BC175" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1D5567BA" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:12.65pt;height:10.9pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCODgkOFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudNMlSI07Rpcsw&#10;oPsAuj0ALcuxMFnUJCV29vSllDQNuu0yzAdBNKW/yB/J5c3QabaXzis0JR+Pcs6kEVgrsy3592+b&#10;NwvOfABTg0YjS36Qnt+sXr9a9raQE2xR19IxEjG+6G3J2xBskWVetLIDP0IrDTkbdB0EMt02qx30&#10;pN7pbJLn86xHV1uHQnpPf++OTr5K+k0jRfjSNF4GpktOsYW0urRWcc1WSyi2DmyrxCkM+IcoOlCG&#10;Hj1L3UEAtnPqN6lOCYcemzAS2GXYNErIlANlM85fZPPQgpUpF4Lj7RmT/3+y4vP+wX51LAzvcKAC&#10;piS8vUfxwzOD6xbMVt46h30roaaHxxFZ1ltfnK5G1L7wUaTqP2FNRYZdwCQ0NK6LVChPRupUgMMZ&#10;uhwCE/HJeT6fzTgT5BpfLaZXqSgZFE+XrfPhg8SOxU3JHdU0icP+3ocYDBRPR+JbHrWqN0rrZLht&#10;tdaO7YHqv0lfiv/FMW1YX/Lr2WR2zP+vEnn6/iTRqUCNrFVX8sX5EBSR2ntTpzYLoPRxTyFrc8IY&#10;yR0ZhqEamKoJQ0IQsVZYHwisw2Pj0qDRpkX3i7Oemrbk/ucOnORMfzRUnOvxdBq7PBnT2dsJGe7S&#10;U116wAiSKnng7LhdhzQZEZzBWypioxLg50hOMVMzJu6nwYndfmmnU8/jvXoEAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAYKwkP3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXa&#10;QpuGOBVCAsEN2gqubrxNIux1sN00/D3LCU6r0Yxm3pbr0VkxYIidJwXTSQYCqfamo0bBbvt4nYOI&#10;SZPR1hMq+MYI6+r8rNSF8Sd6w2GTGsElFAutoE2pL6SMdYtOx4nvkdg7+OB0YhkaaYI+cbmzcpZl&#10;C+l0R7zQ6h4fWqw/N0enIL95Hj7iy/z1vV4c7CpdLYenr6DU5cV4fwci4Zj+wvCLz+hQMdPeH8lE&#10;YRXwI0nBcgqCzdntHMSeb74CWZXyP3z1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI4O&#10;CQ4UAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABgrCQ/cAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="432BC175" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che le operazioni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di pagamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oggetto di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disconoscimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate sono state da me </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B412EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>correttamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autorizzate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esclusivamente per la prima transazione e non autorizzate per le successive che sono state erroneamente duplicate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51651AB8" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D5D491" wp14:editId="5648AE3E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>16304</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1260086842" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="037B4E24" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="70D5D491" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.3pt;width:12.65pt;height:10.9pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcuWf4FAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudNMlSI07Rpcsw&#10;oPsAuj0ALcuxMFnUJCV29vSllDQNuu0yzAdBNKW/yB/J5c3QabaXzis0JR+Pcs6kEVgrsy3592+b&#10;NwvOfABTg0YjS36Qnt+sXr9a9raQE2xR19IxEjG+6G3J2xBskWVetLIDP0IrDTkbdB0EMt02qx30&#10;pN7pbJLn86xHV1uHQnpPf++OTr5K+k0jRfjSNF4GpktOsYW0urRWcc1WSyi2DmyrxCkM+IcoOlCG&#10;Hj1L3UEAtnPqN6lOCYcemzAS2GXYNErIlANlM85fZPPQgpUpF4Lj7RmT/3+y4vP+wX51LAzvcKAC&#10;piS8vUfxwzOD6xbMVt46h30roaaHxxFZ1ltfnK5G1L7wUaTqP2FNRYZdwCQ0NK6LVChPRupUgMMZ&#10;uhwCE/HJeT6fzTgT5BpfLaZXqSgZFE+XrfPhg8SOxU3JHdU0icP+3ocYDBRPR+JbHrWqN0rrZLht&#10;tdaO7YHqv0lfiv/FMW1YX/Lr2WR2zP+vEnn6/iTRqUCNrFVX8sX5EBSR2ntTpzYLoPRxTyFrc8IY&#10;yR0ZhqEamKoJQ4IcsVZYHwisw2Pj0qDRpkX3i7Oemrbk/ucOnORMfzRUnOvxdBq7PBnT2dsJGe7S&#10;U116wAiSKnng7LhdhzQZEZzBWypioxLg50hOMVMzJu6nwYndfmmnU8/jvXoEAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB1Z31F3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVI&#10;QyghToWQQHCDguDqxtskwl4H203D37Oc4LQazWjmbb2enRUThjh4UnCxyEAgtd4M1Cl4e70/X4GI&#10;SZPR1hMq+MYI6+b4qNaV8Qd6wWmTOsElFCutoE9prKSMbY9Ox4Ufkdjb+eB0Yhk6aYI+cLmzMs+y&#10;Ujo9EC/0esS7HtvPzd4pWBWP00d8Wj6/t+XOXqezq+nhKyh1ejLf3oBIOKe/MPziMzo0zLT1ezJR&#10;WAX8SFKQlyDYzC+XILZ8iwJkU8v/8M0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFy5&#10;Z/gUAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHVnfUXcAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="037B4E24" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che le operazioni indicate sono state da me autorizzate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ma non eseguite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBEF876" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prelievo di contante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tramite CSA – Casse Self Assistite e/o ATM Evoluti (Sistemi di Automazione), al di fuori dei Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, MasterCard, VISA) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mancata erogazione di contanti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4E84C1" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">versamento di contante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tramite CSA – Casse Self Assistite e/o ATM Evoluti (Sistemi di Automazione), al di fuori dei Circuiti Nazionali e/o Internazionali delle carte di pagamento (Bancomat, MasterCard, VISA) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mancato riconoscimento delle somme versate sul Conto Corrente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3247E1AA" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ordine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di bonifico disposto dal cliente e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pagamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B459CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>non pervenut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B459CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B459CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eneficiario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA912D9" w14:textId="5187E7B1" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>altro [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501ED3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicare evento intercorso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1344CB61" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513AF2B9" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D516C32" wp14:editId="77B094AD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45085</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="160655" cy="138430"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="20807"/>
+                    <wp:lineTo x="20490" y="20807"/>
+                    <wp:lineTo x="20490" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1700042890" name="Casella di testo 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="160655" cy="138430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1860071A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3D516C32" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:12.65pt;height:10.9pt;z-index:-251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrZ6U5FAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJkyw14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnV4eEgub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;WXDmA5gaNBpZ8oP0/Gb1+tWyt4WcYIu6lo4RiPFFb0vehmCLLPOilR34EVppyNmg6yCQ6bZZ7aAn&#10;9E5nkzyfZz262joU0nv6e3d08lXCbxopwpem8TIwXXLiFtLp0lnFM1stodg6sK0SJxrwDyw6UIaS&#10;nqHuIADbOfUbVKeEQ49NGAnsMmwaJWSqgaoZ5y+qeWjBylQLiePtWSb//2DF5/2D/epYGN7hQA1M&#10;RXh7j+KHZwbXLZitvHUO+1ZCTYnHUbKst744PY1S+8JHkKr/hDU1GXYBE9DQuC6qQnUyQqcGHM6i&#10;yyEwEVPO8/lsxpkg1/hqMb1KTcmgeHpsnQ8fJHYsXkruqKcJHPb3PkQyUDyFxFwetao3SutkuG21&#10;1o7tgfq/SV/i/yJMG9aX/Ho2mR3r/ytEnr4/QXQq0CBr1ZV8cQ6CIqr23tRpzAIofbwTZW1OMkbl&#10;jhqGoRqYqkmGScwQZa2wPpCwDo+DS4tGlxbdL856GtqS+587cJIz/dFQc67H02mc8mRMZ28nZLhL&#10;T3XpASMIquSBs+N1HdJmROEM3lITG5UEfmZy4kzDmHQ/LU6c9ks7RT2v9+oRAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAYKwkP3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXa&#10;QpuGOBVCAsEN2gqubrxNIux1sN00/D3LCU6r0Yxm3pbr0VkxYIidJwXTSQYCqfamo0bBbvt4nYOI&#10;SZPR1hMq+MYI6+r8rNSF8Sd6w2GTGsElFAutoE2pL6SMdYtOx4nvkdg7+OB0YhkaaYI+cbmzcpZl&#10;C+l0R7zQ6h4fWqw/N0enIL95Hj7iy/z1vV4c7CpdLYenr6DU5cV4fwci4Zj+wvCLz+hQMdPeH8lE&#10;YRXwI0nBcgqCzdntHMSeb74CWZXyP3z1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGtn&#10;pTkUAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABgrCQ/cAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1860071A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che le operazioni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di pagamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oggetto di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953EF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disconoscimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate sono state </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eseguite oltre i massimali dispositivi contrattualizzati.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA3E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7E7CAC" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2277B45A" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Documentazione allegata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654EAC4C" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00EB4FF5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>copia di un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documento di identità </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> codice fiscale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(fronte/retro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1634C404" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>autodichiarazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degli eventi accorsi, con compilazione dell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sezion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089102B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del seguente Modulo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01509038" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eventuale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>copia dello scontrino</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rilasciato dalla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CSA – Casse Self Assistite e/o ATM Evoluti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a seguito dell’operazione di prelievo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB961C1" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0F0"/>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>altro [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicare ulteriore documentazione allegata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E7DF71" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E73A51D" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45922E6D" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140BE883" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E3A60F" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In ragione degli eventi sopra descritti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63665754" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CHIEDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68310F19" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>il rimborso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e la rettifica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>delle operazioni oggetto di disconoscimento elencate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alla prima occasione utile successiva alla ricezione del presente modulo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ricevuto completo nelle sue parti essenziali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con riaccredito sul rapporto sopra indicato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1D2D44" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A seguito degli approfondimenti condotti, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Banca procederà </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se del caso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>al rimborso dell’importo delle operazioni indicate, ripristinando il conto nello stato in cui si sarebbe trovato se l'operazione di pagamento non avesse avuto luogo ed assicurando che la data valuta dell'accredito non sia successiva a quella dell'addebito dell'importo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235E54DC" w14:textId="1BE481AD" w:rsidR="00100430" w:rsidRPr="007C153C" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il modulo ricevuto oltre le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B67B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ore </w:t>
+      </w:r>
+      <w:r w:rsidR="004B67B0" w:rsidRPr="004B67B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si considera pervenuto nella giornata operativa successiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C153C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EA3683" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Banca può sospendere l’operazione di rimborso in caso di motivato sospetto di frode</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262E7BBA" w14:textId="78C4FB2E" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE68E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SEZIONE 3 – ULTERIORI DICHIARAZIONI PER “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE68E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OPERAZIONI DI PAGAMENTO NON AUTORIZZATE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE68E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>” ED “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERAZIONI DI PAGAMENTO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA CUI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AUTORIZZA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZIONE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>E’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTERVENUTA A SEGUITO DI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TRUFFE O FRODI CON FURTO DI IDENTITÀ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE68E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604D60EA" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00CE68E3" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138BE2C1" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="002355E5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk97220491"/>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMPILAZIONE OBBLIGATORIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PER I SOLI SCENARI DI CUI AI PUNTI 2A.1 E 2A.2 DELLA SEZIONE 2 “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TIPOLOGIA DELLA CONTESTAZIONE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7886AF3F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00CE68E3" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FDF95F" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00835ED0" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorizzando la Banca a disporre ogni opportuno accertamento con riferimento alle operazioni indicate e alle dichiarazioni rese, impegnandomi a fornire tempestivamente qualunque ulteriore informazione richiesta, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6754AA85" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00CE68E3" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE68E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DICHIARO</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4548"/>
+        <w:gridCol w:w="4513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00100430" w:rsidRPr="001B6555" w14:paraId="56E298B5" w14:textId="77777777" w:rsidTr="00BE49C1">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="361E9792" w14:textId="3415DBC8" w:rsidR="00100430" w:rsidRPr="000351CA" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di aver provveduto al blocco dello strumento di pagamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elettronico</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BA1F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RelaxBanking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BA1F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1F13" w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">carta di pagamento in caso di operazioni su </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003813D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CSA – Casse Self Assistite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ATM Evoluti) in data ___/___/________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA97B0E" w14:textId="08019494" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di non aver provveduto al blocco dello strumento di pagamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elettronico</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BA1F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RelaxBanking</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BA1F13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1F13" w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">carta di pagamento in caso di operazioni su </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003813D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CSA – Casse Self Assistite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ATM Evoluti)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100430" w:rsidRPr="001B6555" w14:paraId="13C8044B" w14:textId="77777777" w:rsidTr="00BE49C1">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0942AD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di non aver ceduto, neppure temporaneamente, le credenziali di sicurezza personalizzate dello strumento di pagamento a terzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544FC867" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di aver ceduto, anche solo temporaneamente, le credenziali di sicurezza personalizzate dello strumento di pagamento a terzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100430" w:rsidRPr="001B6555" w14:paraId="24AE1578" w14:textId="77777777" w:rsidTr="00BE49C1">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5961CC" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di non aver subito furti/smarrimenti che possono aver coinvolto documenti o supporti contenenti le credenziali di sicurezza personalizzate dello strumento di pagamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F09C3ED" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di aver subito furti/smarrimenti che hanno coinvolto documenti o supporti contenenti le credenziali di sicurezza personalizzate dello strumento di pagamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100430" w:rsidRPr="001B6555" w14:paraId="1F8C2F21" w14:textId="77777777" w:rsidTr="00BE49C1">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="457A632D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di non aver divulgato, tramite contatto via sms/telefono/e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mail o indirettamente tramite accesso fortuito a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>link</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> riportati all’interno dei messaggi ricevuti, le mie credenziali di sicurezza personalizzate dello strumento di pagamento a soggetti/enti terzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="033B933D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di aver potenzialmente divulgato, tramite contatto via sms/telefono/e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mail o indirettamente tramite accesso fortuito a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>link</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> riportati all’interno dei messaggi ricevuti, le mie credenziali di sicurezza personalizzate dello strumento di pagamento a soggetti/enti terzi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100430" w:rsidRPr="001B6555" w14:paraId="21F06B1C" w14:textId="77777777" w:rsidTr="00BE49C1">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF8BFA8" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>da selezionare solo in caso di operazioni effettuate su canale online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] di non aver riscontrato, nel periodo in cui è/sono stata/e disposta/e le operazioni di pagamento, malfunzionamenti sul dispositivo utilizzato per eseguire operazioni di pagamento e/o sul </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>device</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mobile/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>smartphone</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cui è associato il numero di cellulare indicato contrattualmente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DD897D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>da selezionare solo in caso di operazioni effettuate su canale online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] di aver riscontrato, nel periodo in cui è/sono stata/e disposta/e le operazioni di pagamento, malfunzionamenti sul dispositivo utilizzato per eseguire operazioni di pagamento e/o sul </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>device</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mobile/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>smartphone</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cui è associato il numero di cellulare indicato contrattualmente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00100430" w:rsidRPr="001B6555" w14:paraId="0F337C7A" w14:textId="77777777" w:rsidTr="00BE49C1">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F49DDD3" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>da selezionare solo in caso di operazioni effettuate su canale online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>] di aver utilizzato dispositivi protetti da antivirus/anti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>malware aggiornati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCFBA85" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="001B6555" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0F0"/>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings-Regular" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>da selezionare solo in caso di operazioni effettuate su canale online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>] di non avere aggiornato/non conoscere lo stato di aggiornamento delle protezioni antivirus/anti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>malware sui dispositivi che utilizzo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="453B070C" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048A3014" w14:textId="35159CA0" w:rsidR="00B55794" w:rsidRDefault="00B55794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375EA773" w14:textId="3FA6E96E" w:rsidR="00100430" w:rsidRPr="002355E5" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SEZIONE 4 - RIEPILOGO DEGLI EVENTI INTERCORSI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454AAAAA" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>COMPILAZIONE OBBLIGATORIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8204F6" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00FF2484" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03053CF8" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="004B134E" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Riportare di seguito tutti gli elementi utili sui fatti intervenuti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B134E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Esempio: data, ora, luogo, come è avvenuta l’operazione, eventuale notifica ricevuta; altre circostanze in cui è avvenuta l’operazione; eventuali attività svolte.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="505F78EF" w14:textId="77777777" w:rsidTr="0015712D">
+      <w:tr w:rsidR="00100430" w:rsidRPr="00AD3999" w14:paraId="5E1E1A65" w14:textId="77777777" w:rsidTr="00BE49C1">
         <w:trPr>
           <w:trHeight w:val="3984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="266A989A" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="7B00A346" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="626D0C88" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="6284A293" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C86AD47" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="155DD2C6" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25B2378A" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="4B6BA296" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41096C32" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="7B493838" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21888372" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="42FEB37B" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D27789F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="5EC295EE" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E4B14D3" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="69FEA23A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="616AAACE" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="68A271F2" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54279DF7" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="3AFA39D0" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EE3F39C" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="1618BF6F" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A056A35" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="4E74D220" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CC8587C" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="72ADF66E" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CF74FBC" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="16D3CDE1" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46BAAC19" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="568DE437" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02691BE5" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="1C78E3A8" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="155FC762" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="46B29FEC" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1670AE02" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="4DAE019E" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BD03E11" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2780DEEB" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EEA0CFB" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="15F4B304" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7400EE4B" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="67846B87" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00AD3999" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62C2AFDA" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
-[...271 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D200515" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="00471F90">
+    <w:p w14:paraId="7018C3DE" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EFB48B6" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="007A1D20" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DICHIARO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29211F6C" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di aver fornito con il presente Modulo dati ed informazioni della cui esattezza, completezza e veridicità mi assumo la piena responsabilità </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BF4524" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di essere a conoscenza delle conseguenze derivanti dalla eventuale falsità di tutti o di alcuni di tali dati ed informazioni e delle connesse responsabilità a mio carico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CC628A" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di tenere sollevata la Banca da ogni responsabilità che possa derivarle dalle iniziative intraprese in conseguenza di eventuali false affermazioni da me effettuate nella presente dichiarazione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F00527" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00B55794" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30027286" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="007A1D20" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AUTORIZZO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F051D9" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00F034C0" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la Banca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F034C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a disporre ogni opportuno accertamento con riferimento alle operazioni indicate, impegnandosi a fornire qualunque ulteriore informazione utile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341DFC27" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00B55794">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5F3683" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="606FD723" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00E06E9B" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo e Data ______________________, il ___/___/_________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50605987" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...108 lines deleted...]
-    <w:p w14:paraId="528AA35C" w14:textId="20ACFFE3" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B576D1B" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="000B47BE" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="27E17132" w14:textId="77777777" w:rsidR="00101D92" w:rsidRPr="00101D92" w:rsidRDefault="00101D92" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Firma _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697092CE" w14:textId="77777777" w:rsidR="001B09B5" w:rsidRDefault="001B09B5" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4614529E" w14:textId="37E50EAB" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ALLEGATO AL “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MODULO DI DISCONOSCIMENTO OPERAZIONI DI PAGAMENTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B255BC" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188FDB13" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MODULO OPERAZIONI AGGIUNTIVE OGGETTO DI DISCONOSCIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D43035" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244A45F6" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Questo modulo è parte integrante del “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Modulo di disconoscimento operazioni di pagamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506AA6A3" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2687A4DE" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OPERAZIONI DI PAGAMENTO AGGIUNTIVE OGGETTO DI DISCONOSCIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCC9078" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00AD3999" w:rsidRDefault="00100430" w:rsidP="00100430">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4549"/>
-        <w:gridCol w:w="4512"/>
+        <w:gridCol w:w="1408"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="3571"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="171556C6" w14:textId="77777777" w:rsidTr="0015712D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00100430" w:rsidRPr="005C5DC2" w14:paraId="2E63D39E" w14:textId="77777777" w:rsidTr="00653342">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2670 lines deleted...]
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03DAD44E" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="0ECF31CD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Data operazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0F7392" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="3DB62FA8" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
-              <w:t>Importo (E</w:t>
+              <w:t>Importo</w:t>
             </w:r>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="114F23FD" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
-              </w:rPr>
-              <w:t>uro)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espresso in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Euro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o in altra valuta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D1B3EE" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2424603A" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Descrizione</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF09019" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="228C5735" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD3999">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(per es., beneficiario, canale di esecuzione dell’operazione)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3571" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26D4D25F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="009329F9" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="7CFA4053" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009329F9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:smallCaps/>
               </w:rPr>
-              <w:t>Tipo operazione</w:t>
+              <w:t>Tipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+              <w:t>logia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+              <w:t xml:space="preserve"> operazione</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D973E55" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2782B993" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00D47380" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> una delle seguenti voci:</w:t>
+              <w:t>Inserire alternativamente una delle seguenti voci:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3F2915" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="5D15F4F9" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>B</w:t>
+              <w:t>Bonifico</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>onifico</w:t>
+              <w:t>Prelievo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t xml:space="preserve"> di contante</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F776B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, “Versamento di contante”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>relievo tramite CSA/ATM evoluto</w:t>
+              <w:t>Addebito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>A</w:t>
+              <w:t xml:space="preserve"> Diretto Passivo – Sepa Direct </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ddebito SDD</w:t>
+              <w:t>Debit</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>R</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">icarica </w:t>
+              <w:t>SDD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>C</w:t>
+              <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">arta </w:t>
+              <w:t xml:space="preserve">Ricarica Carta Prepagata </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>CartaBCC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B242B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>repagata</w:t>
+              <w:t xml:space="preserve"> “Tasca”, “</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>TascaConto</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>CartaBCC</w:t>
+              <w:t>”, “</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> “Tasca”, “</w:t>
+              <w:t>TascaBusiness</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D47380">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>TascaConto</w:t>
+              <w:t>”</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>”, “</w:t>
+              <w:t xml:space="preserve">”, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>TascaBusiness</w:t>
+              <w:t>“MAV Passivi”</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>”</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> da Home Banking</w:t>
+              <w:t xml:space="preserve">“RAV Passivi”, “Bollettini Postali”, “Bollettini Freccia Passivi”, “Bollettini </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>”</w:t>
+              <w:t>CBill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C759CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-PagoPA”, “Ricariche Telefoniche”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="674A2FB3" w14:textId="77777777" w:rsidTr="00023641">
+      <w:tr w:rsidR="00100430" w:rsidRPr="005C5DC2" w14:paraId="33492F98" w14:textId="77777777" w:rsidTr="00653342">
         <w:trPr>
-          <w:trHeight w:val="2446"/>
+          <w:trHeight w:val="1848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6640314D" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="46BA2219" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B03CA6" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="6DBB00C8" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1398CD" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="3A19E17B" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3571" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD9CAE9" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="0DEC0A06" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="5EAECB4B" w14:textId="77777777" w:rsidTr="00023641">
+      <w:tr w:rsidR="00100430" w:rsidRPr="005C5DC2" w14:paraId="4BD77B99" w14:textId="77777777" w:rsidTr="00653342">
         <w:trPr>
-          <w:trHeight w:val="2402"/>
+          <w:trHeight w:val="1563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2414C4D0" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="19B3A287" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCF30C9" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="1B6ED363" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668F64F6" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="05B0353D" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3571" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26211852" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="53F72872" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E4257" w:rsidRPr="00AD3999" w14:paraId="5E26F557" w14:textId="77777777" w:rsidTr="00023641">
+      <w:tr w:rsidR="00100430" w:rsidRPr="005C5DC2" w14:paraId="45C240C1" w14:textId="77777777" w:rsidTr="00653342">
         <w:trPr>
-          <w:trHeight w:val="2252"/>
+          <w:trHeight w:val="1543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72B9DD5A" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="24AD82C9" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6DAF1E" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="2F7F2992" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:tcW w:w="2372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE4019F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="3C6A83A1" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2281" w:type="dxa"/>
+            <w:tcW w:w="3571" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1EDD91" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="0015712D">
+          <w:p w14:paraId="5D489D2A" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="005C5DC2" w:rsidRDefault="00100430" w:rsidP="00BE49C1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...836 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0401BF50" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+    <w:p w14:paraId="15DF124D" w14:textId="77777777" w:rsidR="00100430" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2DD4B27C" w14:textId="77777777" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE3414B" w14:textId="77777777" w:rsidR="00EE2378" w:rsidRPr="000B47BE" w:rsidRDefault="00EE2378" w:rsidP="00EE2378">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524CA03A" w14:textId="77777777" w:rsidR="00EE2378" w:rsidRPr="000B47BE" w:rsidRDefault="00EE2378" w:rsidP="00EE2378">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="53D01B6F" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="00AD3999" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo e Data ______________________, il ___/___/_________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ABC3EF" w14:textId="77777777" w:rsidR="00EE2378" w:rsidRPr="000B47BE" w:rsidRDefault="00EE2378" w:rsidP="00EE2378">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7E7B6F83" w14:textId="311040B7" w:rsidR="000E4257" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3888931F" w14:textId="77777777" w:rsidR="00EE2378" w:rsidRPr="000B47BE" w:rsidRDefault="00EE2378" w:rsidP="00EE2378">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="578F833F" w14:textId="37AAEEC4" w:rsidR="008F6CE3" w:rsidRDefault="008F6CE3" w:rsidP="000E4257">
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B47BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Firma _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4E526F" w14:textId="3366E5F5" w:rsidR="00015F16" w:rsidRPr="005B05C9" w:rsidRDefault="00015F16" w:rsidP="00EE2378">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...40 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00015F16" w:rsidRPr="005B05C9" w:rsidSect="00367D53">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="2268" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D6748A1" w14:textId="77777777" w:rsidR="00BE2123" w:rsidRDefault="00BE2123" w:rsidP="00367BC9">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="139660AC" w14:textId="77777777" w:rsidR="004872AB" w:rsidRDefault="004872AB" w:rsidP="00367BC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="550309BE" w14:textId="77777777" w:rsidR="00BE2123" w:rsidRDefault="00BE2123" w:rsidP="00367BC9">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37B65A23" w14:textId="77777777" w:rsidR="004872AB" w:rsidRDefault="004872AB" w:rsidP="00367BC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...20 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings-Regular">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans Narrow">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56B0A56E" w14:textId="77777777" w:rsidR="007A7245" w:rsidRDefault="007A7245">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CAB4553" w14:textId="0AF9EDFB" w:rsidR="008E031D" w:rsidRDefault="00AA4FA2">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
     <w:r w:rsidRPr="008E031D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2595E309" wp14:editId="00809681">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-112395</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-49711</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3044190" cy="221064"/>
               <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Casella di testo 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -11957,51 +16671,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2595E309" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Casella di testo 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-8.85pt;margin-top:-3.9pt;width:239.7pt;height:17.4pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFpdRFDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvgyp2uMOEWXLsOA&#10;7gK0+wBZlmNhsqhJSuzs60fJbpqtb8P0IIgidUgeHq1vxl6Ro7BOgq5otkgpEZpDI/W+ot8fd2+u&#10;KXGe6YYp0KKiJ+Hozeb1q/VgSpFDB6oRliCIduVgKtp5b8okcbwTPXMLMEKjswXbM4+m3SeNZQOi&#10;9yrJ0/QqGcA2xgIXzuHt3eSkm4jftoL7r23rhCeqolibj7uNex32ZLNm5d4y00k+l8H+oYqeSY1J&#10;z1B3zDNysPIFVC+5BQetX3DoE2hbyUXsAbvJ0r+6eeiYEbEXJMeZM03u/8HyL8cH880SP76HEQcY&#10;m3DmHvgPRzRsO6b34tZaGDrBGkycBcqSwbhyfhqodqULIPXwGRocMjt4iEBja/vACvZJEB0HcDqT&#10;LkZPOF6+TYsiW6GLoy/Ps/SqiClY+fTaWOc/CuhJOFTU4lAjOjveOx+qYeVTSEjmQMlmJ5WKht3X&#10;W2XJkaEAdnHN6H+EKU2Giq6W+TIiawjvozZ66VGgSvYVvU7DmiQT2PigmxjimVTTGStReqYnMDJx&#10;48d6xMBAUw3NCYmyMAkRPw4eOrC/KBlQhBV1Pw/MCkrUJ41kr7KiCKqNRrF8l6NhLz31pYdpjlAV&#10;9ZRMx62PSg88aLjFobQy8vVcyVwriivSOH+EoN5LO0Y9f9fNbwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOmUmUHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ66QqMaRxKkAC&#10;ce3PA2xiN4kar6PYbdK3ZznBbXdnNPtNsZ1dL652DJ0nDekyAWGp9qajRsPx8Ll4AREiksHek9Vw&#10;swG25f1dgbnxE+3sdR8bwSEUctTQxjjkUoa6tQ7D0g+WWDv50WHkdWykGXHicNfLVZJk0mFH/KHF&#10;wX60tj7vL07D6Xt6en6dqq94VLt19o6dqvxN68eH+W0DIto5/pnhF5/RoWSmyl/IBNFrWKRKsZUH&#10;xRXYsM5SPlQaVioBWRbyf4PyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWl1EUNAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmUmUHd&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:-8.85pt;margin-top:-3.9pt;width:239.7pt;height:17.4pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFpdRFDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvgyp2uMOEWXLsOA&#10;7gK0+wBZlmNhsqhJSuzs60fJbpqtb8P0IIgidUgeHq1vxl6Ro7BOgq5otkgpEZpDI/W+ot8fd2+u&#10;KXGe6YYp0KKiJ+Hozeb1q/VgSpFDB6oRliCIduVgKtp5b8okcbwTPXMLMEKjswXbM4+m3SeNZQOi&#10;9yrJ0/QqGcA2xgIXzuHt3eSkm4jftoL7r23rhCeqolibj7uNex32ZLNm5d4y00k+l8H+oYqeSY1J&#10;z1B3zDNysPIFVC+5BQetX3DoE2hbyUXsAbvJ0r+6eeiYEbEXJMeZM03u/8HyL8cH880SP76HEQcY&#10;m3DmHvgPRzRsO6b34tZaGDrBGkycBcqSwbhyfhqodqULIPXwGRocMjt4iEBja/vACvZJEB0HcDqT&#10;LkZPOF6+TYsiW6GLoy/Ps/SqiClY+fTaWOc/CuhJOFTU4lAjOjveOx+qYeVTSEjmQMlmJ5WKht3X&#10;W2XJkaEAdnHN6H+EKU2Giq6W+TIiawjvozZ66VGgSvYVvU7DmiQT2PigmxjimVTTGStReqYnMDJx&#10;48d6xMBAUw3NCYmyMAkRPw4eOrC/KBlQhBV1Pw/MCkrUJ41kr7KiCKqNRrF8l6NhLz31pYdpjlAV&#10;9ZRMx62PSg88aLjFobQy8vVcyVwriivSOH+EoN5LO0Y9f9fNbwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOmUmUHdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ66QqMaRxKkAC&#10;ce3PA2xiN4kar6PYbdK3ZznBbXdnNPtNsZ1dL652DJ0nDekyAWGp9qajRsPx8Ll4AREiksHek9Vw&#10;swG25f1dgbnxE+3sdR8bwSEUctTQxjjkUoa6tQ7D0g+WWDv50WHkdWykGXHicNfLVZJk0mFH/KHF&#10;wX60tj7vL07D6Xt6en6dqq94VLt19o6dqvxN68eH+W0DIto5/pnhF5/RoWSmyl/IBNFrWKRKsZUH&#10;xRXYsM5SPlQaVioBWRbyf4PyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWl1EUNAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmUmUHd&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0EDD0AD3" w14:textId="670B5A38" w:rsidR="00A73A4A" w:rsidRPr="00616456" w:rsidRDefault="00A73A4A" w:rsidP="008E031D">
                     <w:pPr>
                       <w:pStyle w:val="BCCDatialpiede"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve">Pag. </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
@@ -12059,171 +16773,187 @@
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FAF3E26" w14:textId="4EC69064" w:rsidR="00015F16" w:rsidRDefault="00E024FA">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="329E299D" wp14:editId="6F1A4D9D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="329E299D" wp14:editId="06266C24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>2</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9231086</wp:posOffset>
+            <wp:posOffset>9233210</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7559991" cy="1435763"/>
+          <wp:extent cx="7559991" cy="1435762"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Elemento grafico 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Elemento grafico 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7559991" cy="1435763"/>
+                    <a:ext cx="7559991" cy="1435762"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E139FED" w14:textId="77777777" w:rsidR="00BE2123" w:rsidRDefault="00BE2123" w:rsidP="00367BC9">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60BEB4AF" w14:textId="77777777" w:rsidR="004872AB" w:rsidRDefault="004872AB" w:rsidP="00367BC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47D0C11A" w14:textId="77777777" w:rsidR="00BE2123" w:rsidRDefault="00BE2123" w:rsidP="00367BC9">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51BFEF2E" w14:textId="77777777" w:rsidR="004872AB" w:rsidRDefault="004872AB" w:rsidP="00367BC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="44BF665E" w14:textId="77777777" w:rsidR="000E4257" w:rsidRPr="004C7B22" w:rsidRDefault="000E4257" w:rsidP="000E4257">
+    <w:p w14:paraId="41A91147" w14:textId="77777777" w:rsidR="00100430" w:rsidRPr="00767297" w:rsidRDefault="00100430" w:rsidP="00100430">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004C7B22">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767297">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004C7B22">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:r w:rsidRPr="00767297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> I Dati Personali conferiti attraverso la compilazione del presente modulo saranno trattati in conformità a quanto previsto nell’informativa sul trattamento dei dati personali rilasciata in sede di censimento anagrafico.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75DC3A30" w14:textId="77777777" w:rsidR="007A7245" w:rsidRDefault="007A7245">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D60E80C" w14:textId="0C3ABFF6" w:rsidR="00015F16" w:rsidRDefault="00015F16">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56187B0D" wp14:editId="6A6D14AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450941</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559991" cy="1435763"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Elemento grafico 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -12245,779 +16975,2240 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559991" cy="1435763"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0149D1AA" w14:textId="46E0E99E" w:rsidR="00097B4F" w:rsidRDefault="00021849">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="243F757A" w14:textId="77777777" w:rsidR="007A7245" w:rsidRDefault="00021849">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A78665E" wp14:editId="6E582035">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A78665E" wp14:editId="354806B7">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-549275</wp:posOffset>
+            <wp:posOffset>-450668</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559991" cy="1435763"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Elemento grafico 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Elemento grafico 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559991" cy="1435763"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="63E1874E" w14:textId="5DE21F8A" w:rsidR="00367BC9" w:rsidRDefault="00616456">
+  <w:p w14:paraId="63E1874E" w14:textId="318A984C" w:rsidR="00367BC9" w:rsidRDefault="00367BC9">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166A0D1A"/>
+    <w:nsid w:val="0D3B4019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2E421A2E"/>
-    <w:lvl w:ilvl="0" w:tplc="EBA01196">
+    <w:tmpl w:val="8C08A998"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F2542CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC5E3F62"/>
+    <w:lvl w:ilvl="0" w:tplc="3710E152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow" w:cs="Calibri" w:hint="default"/>
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F0D7DAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35CC3206"/>
+    <w:lvl w:ilvl="0" w:tplc="9DAAF3B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="282B2F33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06346458"/>
+    <w:lvl w:ilvl="0" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190E5CE6"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A18073A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="544EA18A"/>
-    <w:lvl w:ilvl="0" w:tplc="0410000B">
+    <w:tmpl w:val="BCFA7A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="04100011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="348D405E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21981A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="04100011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35B1125B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A552CC76"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1068" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B684CDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E31C3824"/>
+    <w:lvl w:ilvl="0" w:tplc="A9D614E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1788" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2508" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3228" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3948" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4668" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5388" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6108" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6828" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C14FD7"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523D2A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E7E2903E"/>
+    <w:tmpl w:val="4AE81320"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0410000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="550D2C33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF5A6936"/>
+    <w:lvl w:ilvl="0" w:tplc="00A05FBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B72A8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B241A1E"/>
     <w:lvl w:ilvl="0" w:tplc="04100017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F26103B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="871CC66A"/>
+    <w:lvl w:ilvl="0" w:tplc="04100009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5602E9D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Wingdings-Regular" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7557" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4C1B07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAB28300"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CAB2E49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA701666"/>
+    <w:lvl w:ilvl="0" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8A5277"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5168F6E"/>
+    <w:lvl w:ilvl="0" w:tplc="611013EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8718B3"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72CE1EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="600AEDE0"/>
-    <w:lvl w:ilvl="0" w:tplc="40CE6966">
+    <w:tmpl w:val="89A27AA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04100005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7557" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F43572"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77EB32D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="082A8832"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="06740BB6"/>
+    <w:lvl w:ilvl="0" w:tplc="95706D06">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Liberation Sans Narrow" w:eastAsia="Liberation Sans Narrow" w:hAnsi="Liberation Sans Narrow" w:cs="Liberation Sans Narrow" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E38762C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE6CE464"/>
+    <w:lvl w:ilvl="0" w:tplc="04100011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="865556570">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1180315006">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="510798197">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1054113326">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="764156413">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="918750780">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1629359735">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="336857734">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="243803614">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1362705370">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="529032756">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="856849323">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="112527062">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="771316013">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="892883034">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="894048347">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1739933701">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="18" w16cid:durableId="1842961564">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00367BC9"/>
     <w:rsid w:val="00015F16"/>
     <w:rsid w:val="00021849"/>
     <w:rsid w:val="00022791"/>
-    <w:rsid w:val="00023641"/>
+    <w:rsid w:val="00062C57"/>
     <w:rsid w:val="00074D5B"/>
     <w:rsid w:val="00097B4F"/>
+    <w:rsid w:val="000B1908"/>
     <w:rsid w:val="000B2BCD"/>
     <w:rsid w:val="000C2011"/>
-    <w:rsid w:val="000E4257"/>
-    <w:rsid w:val="00101D92"/>
+    <w:rsid w:val="000E4F98"/>
+    <w:rsid w:val="000F5822"/>
+    <w:rsid w:val="00100430"/>
+    <w:rsid w:val="001037FB"/>
     <w:rsid w:val="00115820"/>
     <w:rsid w:val="0012773F"/>
-    <w:rsid w:val="001B421B"/>
+    <w:rsid w:val="001B09B5"/>
+    <w:rsid w:val="00213820"/>
+    <w:rsid w:val="002C4AA0"/>
+    <w:rsid w:val="0030412B"/>
+    <w:rsid w:val="003112A1"/>
     <w:rsid w:val="003647FD"/>
     <w:rsid w:val="00367BC9"/>
     <w:rsid w:val="00367D53"/>
-    <w:rsid w:val="00471F90"/>
+    <w:rsid w:val="003C1C81"/>
+    <w:rsid w:val="00477387"/>
+    <w:rsid w:val="004872AB"/>
+    <w:rsid w:val="004B67B0"/>
+    <w:rsid w:val="00527517"/>
+    <w:rsid w:val="005B05C9"/>
     <w:rsid w:val="00616456"/>
+    <w:rsid w:val="00653342"/>
+    <w:rsid w:val="006C38D2"/>
     <w:rsid w:val="007104EB"/>
     <w:rsid w:val="00734E16"/>
     <w:rsid w:val="00754688"/>
+    <w:rsid w:val="00782220"/>
+    <w:rsid w:val="007835AB"/>
     <w:rsid w:val="0079098C"/>
+    <w:rsid w:val="007A4841"/>
+    <w:rsid w:val="007A7245"/>
+    <w:rsid w:val="00807768"/>
     <w:rsid w:val="008240E2"/>
     <w:rsid w:val="00833586"/>
     <w:rsid w:val="00862932"/>
+    <w:rsid w:val="008A0E29"/>
     <w:rsid w:val="008D5421"/>
     <w:rsid w:val="008E031D"/>
-    <w:rsid w:val="008F6CE3"/>
+    <w:rsid w:val="008E7FD8"/>
+    <w:rsid w:val="008F5D59"/>
+    <w:rsid w:val="0092086B"/>
     <w:rsid w:val="00924030"/>
     <w:rsid w:val="00941FDA"/>
     <w:rsid w:val="00962D01"/>
     <w:rsid w:val="00984F3B"/>
+    <w:rsid w:val="00A105A1"/>
     <w:rsid w:val="00A65B46"/>
     <w:rsid w:val="00A73A4A"/>
+    <w:rsid w:val="00A75050"/>
     <w:rsid w:val="00AA4FA2"/>
     <w:rsid w:val="00AE3966"/>
     <w:rsid w:val="00AF287E"/>
+    <w:rsid w:val="00AF402C"/>
+    <w:rsid w:val="00AF7925"/>
     <w:rsid w:val="00B003D0"/>
     <w:rsid w:val="00B01B81"/>
+    <w:rsid w:val="00B517DE"/>
+    <w:rsid w:val="00B55794"/>
+    <w:rsid w:val="00BA1F13"/>
     <w:rsid w:val="00BE2123"/>
+    <w:rsid w:val="00BE3B70"/>
+    <w:rsid w:val="00BE6FD5"/>
     <w:rsid w:val="00BE7C64"/>
     <w:rsid w:val="00C3419D"/>
     <w:rsid w:val="00C42BFD"/>
+    <w:rsid w:val="00C47E26"/>
+    <w:rsid w:val="00C71498"/>
+    <w:rsid w:val="00CA60E5"/>
     <w:rsid w:val="00CC3081"/>
+    <w:rsid w:val="00CD68A0"/>
+    <w:rsid w:val="00D42248"/>
+    <w:rsid w:val="00DA2FCB"/>
+    <w:rsid w:val="00DC0E88"/>
+    <w:rsid w:val="00DC2AB9"/>
+    <w:rsid w:val="00DD2516"/>
     <w:rsid w:val="00E024FA"/>
+    <w:rsid w:val="00E17CF3"/>
     <w:rsid w:val="00E2081B"/>
+    <w:rsid w:val="00E4544C"/>
     <w:rsid w:val="00E566D0"/>
     <w:rsid w:val="00E92C38"/>
+    <w:rsid w:val="00EE2378"/>
     <w:rsid w:val="00EF1633"/>
     <w:rsid w:val="00F32F79"/>
+    <w:rsid w:val="00F45D42"/>
     <w:rsid w:val="00F76900"/>
     <w:rsid w:val="00F94A75"/>
+    <w:rsid w:val="00FA63B5"/>
+    <w:rsid w:val="00FC1CF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="653717CB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C7BDFFBB-88CD-470D-85B8-D23122C4BC3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13144,51 +19335,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -13370,114 +19561,117 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000E4257"/>
+    <w:rsid w:val="00EE2378"/>
+    <w:pPr>
+      <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="IntestazioneCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00367BC9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
     <w:name w:val="Intestazione Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Intestazione"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00367BC9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00367BC9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00367BC9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCCDatialpiede">
     <w:name w:val="BCC Dati al piede"/>
     <w:qFormat/>
     <w:rsid w:val="00616456"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="003594"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
@@ -13496,154 +19690,215 @@
   <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00962D01"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCCNormale">
     <w:name w:val="BCC Normale"/>
     <w:basedOn w:val="Normale"/>
     <w:qFormat/>
     <w:rsid w:val="00AA4FA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4820"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00100430"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00100430"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="000E4257"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00100430"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00100430"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestonotaapidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E4257"/>
+    <w:rsid w:val="00100430"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
     <w:name w:val="Testo nota a piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testonotaapidipagina"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000E4257"/>
+    <w:rsid w:val="00100430"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E4257"/>
+    <w:rsid w:val="00100430"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa1">
+    <w:name w:val="Pa1"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00100430"/>
+    <w:pPr>
+      <w:spacing w:line="241" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A2">
+    <w:name w:val="A2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00100430"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E4257"/>
+    <w:rsid w:val="00A75050"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cartabcc.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cartabcc.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccr@pec.ccromagnolo.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segreteria@bccromagnolo.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -13916,72 +20171,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9F3CB97-DDC7-4464-B41A-3D3325089B05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>14664</Characters>
+  <Pages>14</Pages>
+  <Words>4674</Words>
+  <Characters>28982</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>34</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>1114</Lines>
+  <Paragraphs>525</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17202</CharactersWithSpaces>
+  <CharactersWithSpaces>33131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Niccolò Desii</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>